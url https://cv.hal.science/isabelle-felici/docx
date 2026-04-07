--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -3622,174 +3622,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La re-naissance italienne de Marcel Spada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altreitalie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.37-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier thématique Chants des suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74, s.p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lengas.296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113587v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01363564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Scrivere nella lingua dell'altro</w:t>
               </w:r>
@@ -3920,165 +3920,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le regard d'un anarchiste sur la naissance et les premières années de la république italienne : Gigi Damiani (1876-1953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (2), pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O Olhar dos Imigrantes sobre a Itália e os Italianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista contemporânea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, I 1, pp.98-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067040v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03061984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migranti e italiani, ma chi è lo straniero?</w:t>
               </w:r>
@@ -4559,165 +4559,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anarchistes italiens au Brésil: Le parcours emblématique de Francesco Gattai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialoghi: Rivista di studi italici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (1-2), pp.51-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anarchici italiani in Brasile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista storica dell'anarchismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, X (2), pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062414v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03067322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A verdadeira história da colônia Cecília de Giovanni Rossi</w:t>
               </w:r>
@@ -4766,174 +4766,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viaggiando (La gente che s'incontra)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli italiani all'estero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 4, pp.163-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marseille et L'Invasion italienne vue par Louis Bertrand &amp;quot;Ribattiamo il chiodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 1, pp.103-131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.2959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/babel.2959⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01363568v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03354762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colonia Cecilia: Fra leggenda a realtà</w:t>
               </w:r>
@@ -5811,186 +5811,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il centro Ascaso Durruti di Montpellier. Vent'anni dopo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fiamma Chessa Alberto Ciampi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I luoghi del sapere libertario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.44-56, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georges Brassens. Impasse Florimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Auzias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Paris révolutionnaire. Emeutes, subversions, colères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions libertaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.282-284, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions libertaires</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03350289v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03350326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CAD et les pratiques culturelles libertaires à Montpellier</w:t>
               </w:r>
@@ -6392,182 +6392,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface à l'ouvrage d'Orsetta Bellani Indios sans roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indios sans roi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier de création libertaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-9, 2017, 978-2-35104-102-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brassens, le fils de l'Italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Felici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur Brassens et autres "enfants" d'Italiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.19-44, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057052v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04860102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur Brassens et autres &amp;quot;enfants&amp;quot; d'Italiens. Prologue</w:t>
               </w:r>
@@ -6792,186 +6792,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'émigré ce héros: Les étapes du parcours migratoire dans les récits d'émigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ghidina Jean-Igor; Violle Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de migration en quête de nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.19-27, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anarchists as emigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantmann C.; Altena B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reassessing the transnational turn: Scales of analysis in Anarchist and Syndicalist Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-99, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03057054v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03056802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse anarchiste de langue italienne à São Paulo (1890-1920), reflet d’une intégration réussie</w:t>
               </w:r>
@@ -7411,414 +7411,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La signora con dieci tette&amp;quot; femmes étranges et migrants en Italie, entre littérature et cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Morini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Curieux personnages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Cecilia&amp;quot; quels enseignements pour le XXIe siècle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaetano Manfredonia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre l’anarchie : expériences communautaires et réalisations alternatives anti-autoritaires (XIXe et XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier de création libertaire, pp.48-62, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Agnès Morini. </w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du volume Enfants d'Italiens, quelle(s) langue(s) parlez-vous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Felici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curieux personnages</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Enfants d’italiens, quelle(s) langue(s) parlez-vous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géhess, pp.9-10, 2009, 978-2-35464-053-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mystère des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Felici. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants d'Italiens, quelle(s) langue(s) parlez-vous?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géhess, pp.129-140, 2009, 978-2-35464-053-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos au volume Ici on ne vend pas d'anarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ici, on ne vend pas d’anarchie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de création libertaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-8, 2009, 978-2-35104-028-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860098v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04904942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avertissement au volume Racines italiennes</w:t>
               </w:r>
@@ -8350,303 +8350,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Gattai</w:t>
+                <w:t xml:space="preserve">Gigi Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.680</w:t>
+              <w:t xml:space="preserve">, 2003, pp.481-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056807v1</w:t>
+                <w:t xml:space="preserve">hal-03056808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Campagnoli</w:t>
+                <w:t xml:space="preserve">Alessandro Cerchiai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.300</w:t>
+              <w:t xml:space="preserve">, 2003, pp.374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056804v1</w:t>
+                <w:t xml:space="preserve">hal-03056805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Cerchiai</w:t>
+                <w:t xml:space="preserve">Arturo Campagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.374</w:t>
+              <w:t xml:space="preserve">, 2003, pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056805v1</w:t>
+                <w:t xml:space="preserve">hal-03056804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gigi Damiani</w:t>
+                <w:t xml:space="preserve">Francesco Gattai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.481-484</w:t>
+              <w:t xml:space="preserve">, 2003, pp.680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056808v1</w:t>
+                <w:t xml:space="preserve">hal-03056807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Consorti</w:t>
               </w:r>
@@ -8982,2011 +8982,2011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisa: All'ombra degli anarchici in esilio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ad una prostituta. A une prostituée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Elisa: All'ombra degli anarchici in esilio</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couleurs du-temps qui passe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brassens était anarchiste et &amp;quot;italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu savoureux et insolite du congrès anarchiste de Saint-Imier en 1872</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassens à Marseille au CIRA avec Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu savoureux et insolite du congrès anarchiste de Saint-Imier en 1872</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal Le Parisien s’intéresse aux anarchistes italiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cecilia en rouge et or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En route pour Santa Barbara Palmeira Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En route pour Santa Barbara Palmeira Brésil</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Bertolo, entre intimité et internationalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Bertolo, entre intimité et internationalisme</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’école libertaire Germinal São Paulo Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À l’école libertaire Germinal São Paulo Brésil</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pio Turroni à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Cecilia en rouge et or</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encore un exploit de la colonie Cecilia. Et une photo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mensa alla colonia Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Roth avait un grand-père italien et anarchiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa. À l’ombre des anarchistes italiens en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcio e Brasile. L’attualità… del 1917</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigrati italiani in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le canzoni delle nostre nonne &amp;quot;Chi vuole con le donne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cucine della solidarietà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le canzoni delle nostre nonne &amp;quot;Chi vuole con le donne</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Football au Brésil en 1917 déjà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sète et à Montpellier avec cette &amp;quot;mauvaise tête&amp;quot; d'Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cecilia, naissance de la légende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Lega en concert à Sète et à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avignon festival Off On n'oublie pas Sacco et Vanzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacco et Vanzetti. Un hommage populaire en chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Croquignards, une &amp;quot;Bande à Bonnot des montagnes&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sante Caserio à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sacco et Vanzetti. Un hommage populaire en chanson</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coup d'éclat antifasciste à Aubagne en 1932</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anarchistes italiens dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pascoli rend hommage à Francisco Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gâteau de la colonie Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860695v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04860704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la production littéraire des anarchistes italiens</w:t>
               </w:r>
@@ -12349,165 +12349,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;enfants&amp;quot; d'Italiens et les relations franco-italiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de langue,culture et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Naples, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Panorama della stampa anarchica in lingua italiana pubblicata in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protesting in a Foreign language: the foreign language Press and Dissent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris, LARCA, Università Roma Tre, Biblioteca di Storia Moderna e Contemporanea (Rome), Transfopress., May 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354788v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03354780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I luoghi del sapere libertario a Montpellier</w:t>
               </w:r>
@@ -12763,165 +12763,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gigi Damiani ad the Italian Anarchist Press in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language matters Printing news in English abroad/Foreign-language publishing in English-speaking world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la culture dans la presse anarchiste en italien publiée au Brésil (1890-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Global Art &amp; Cultural Periodicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354906v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03354786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amori e sapori di casa</w:t>
               </w:r>
@@ -13660,372 +13660,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconstruire la mémoire de l'immigration italienne en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'Association franco-italienne, Villeneuve-les-Avignon, 11 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve lez Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Salmieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Adrien Salmieri et la culture italienne en Tunisie", Montpellier, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Reconstruire la mémoire de l'immigration italienne en France</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion et xénophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'Association franco-italienne, Villeneuve-les-Avignon, 11 mai 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve lez Avignon, France</w:t>
+              <w:t xml:space="preserve">Table ronde du cycle "Le Temps des Italiens", Approches Cultures et Territoires, Marseille, 2 mars 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domani (1935), une publication antifasciste à Tunis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Adrien Salmieri et la culture italienne en Tunisie", Colloque international les 19 et 20 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacco et Vanzetti Comédie du Livre de Montpellier,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde, association I Dilettanti, Comédie du Livre de Montpellier, Montpellier, 28 mai 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938315v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03072365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italie, de pays d'émigration à pays d'immigration, une frontière mentale</w:t>
               </w:r>
@@ -15424,51 +15424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AD0FC39"/>
+    <w:nsid w:val="39C466F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15655,51 +15655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-felici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4589-9828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05774923X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26588911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071425656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufr2.www.univ-montp3.fr/fr/annuaire_recherche/isabelle-felici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atelierdecreationlibertaire.com/blogs/anarchistes-italiens/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enfantsditaliens.univ-montp3.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Paonessa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Weil Bahri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naguib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippo Gurrieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Steiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bories" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/une-autre-histoire/1000-brassens-anarchiste--9782350308845.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812373-39902.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.19025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Poesie-d-un-rebelle.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/La-Cecilia.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cacopardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hinz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Massel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Belmonte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi La Grotteria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Paonessa Davide Turcato Giorgio Sacchetti Alfredo Mignini Anne Morelli Germano Mascitelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Sacchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Falgio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Labbate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Rebora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#245;es Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ribeiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13345" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.8014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067449v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.931" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.1400" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2959" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/anarchisme-en-Mediterranee-orientale-et-occidentale-1860-1920.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grostextes.fr/publication/lhistoire-de-la-famille-beaudissart-les-dramatiques-et-sanglants-exploits-des-bandits-fantomes-des-alpes/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Le-pouvoir-du-sucre.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Folgorite.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-libertaires.org/?p=1663" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Pratiques-collectives-Pratiques-du-collectif.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Ming 2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte Sim&#245;es" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Indios-sans-roi.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812373-12015.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.akpress.org/reassessingthetransnationalturn.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Reassessing-the-Transnational-Turn-Scales-of-Analysis-in-Anarchist-and/Bantman-Altena/p/book/9781138797208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nada-editions.fr/?page_id=214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Femmes-d-Espagne-en-lutte.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068690v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-voix-d-ailleurs.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Ici-on-ne-vend-pas-d-anarchie.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904942v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Makhno-et-la-revolution.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056588v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056803v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068281v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860877v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068280v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860806v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068278v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860695v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078400v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Wopfner." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Badulescu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsenijevic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320630v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsetta Bellani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Badulescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Crotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Drouillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ippolita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampietro Berti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076820v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Cinnella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354788v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354780v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354789v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354790v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354786v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074919v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074926v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074921v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074922v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072807v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072364v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938315v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074927v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072365v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074931v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074929v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074933v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072806v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074224v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074924v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074925v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860074v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelli Anne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-felici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4589-9828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05774923X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26588911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071425656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufr2.www.univ-montp3.fr/fr/annuaire_recherche/isabelle-felici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atelierdecreationlibertaire.com/blogs/anarchistes-italiens/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enfantsditaliens.univ-montp3.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Paonessa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Weil Bahri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naguib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippo Gurrieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Steiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bories" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/une-autre-histoire/1000-brassens-anarchiste--9782350308845.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812373-39902.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.19025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Poesie-d-un-rebelle.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/La-Cecilia.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cacopardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hinz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Massel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Belmonte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi La Grotteria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Paonessa Davide Turcato Giorgio Sacchetti Alfredo Mignini Anne Morelli Germano Mascitelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Sacchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Falgio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Labbate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Rebora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#245;es Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ribeiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13345" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.8014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067449v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.931" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.1400" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2959" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/anarchisme-en-Mediterranee-orientale-et-occidentale-1860-1920.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grostextes.fr/publication/lhistoire-de-la-famille-beaudissart-les-dramatiques-et-sanglants-exploits-des-bandits-fantomes-des-alpes/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Le-pouvoir-du-sucre.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Folgorite.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-libertaires.org/?p=1663" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Pratiques-collectives-Pratiques-du-collectif.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Ming 2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte Sim&#245;es" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860102v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Indios-sans-roi.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812373-12015.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.akpress.org/reassessingthetransnationalturn.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Reassessing-the-Transnational-Turn-Scales-of-Analysis-in-Anarchist-and/Bantman-Altena/p/book/9781138797208" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nada-editions.fr/?page_id=214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Femmes-d-Espagne-en-lutte.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-voix-d-ailleurs.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860098v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Ici-on-ne-vend-pas-d-anarchie.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Makhno-et-la-revolution.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056588v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056804v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056807v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056803v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860867v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860871v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860821v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860836v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068280v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068295v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077346v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860704v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078400v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860695v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Wopfner." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Badulescu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsenijevic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320630v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsetta Bellani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Badulescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Crotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Drouillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ippolita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampietro Berti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076820v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Cinnella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354780v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354789v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354790v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354786v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074919v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074926v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074921v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074922v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072807v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074930v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074927v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072365v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074931v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074929v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074933v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072806v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074224v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074924v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074925v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860074v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelli Anne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>