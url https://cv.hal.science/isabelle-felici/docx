--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -3622,224 +3622,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation du dossier thématique Chants des suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74, s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lengas.296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La re-naissance italienne de Marcel Spada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altreitalie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.37-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Présentation du dossier thématique Chants des suds</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Scrivere nella lingua dell'altro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 74, s.p. </w:t>
-[...76 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lengas.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3920,165 +3920,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O Olhar dos Imigrantes sobre a Itália e os Italianos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista contemporânea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, I 1, pp.98-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le regard d'un anarchiste sur la naissance et les premières années de la république italienne : Gigi Damiani (1876-1953)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (2), pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061984v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03067040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migranti e italiani, ma chi è lo straniero?</w:t>
               </w:r>
@@ -4559,165 +4559,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anarchici italiani in Brasile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista storica dell'anarchismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, X (2), pp.59-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anarchistes italiens au Brésil: Le parcours emblématique de Francesco Gattai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialoghi: Rivista di studi italici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (1-2), pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067322v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03062414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A verdadeira história da colônia Cecília de Giovanni Rossi</w:t>
               </w:r>
@@ -5811,186 +5811,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georges Brassens. Impasse Florimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Auzias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Paris révolutionnaire. Emeutes, subversions, colères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions libertaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.282-284, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il centro Ascaso Durruti di Montpellier. Vent'anni dopo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fiamma Chessa Alberto Ciampi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I luoghi del sapere libertario</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.44-56, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350326v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03350289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CAD et les pratiques culturelles libertaires à Montpellier</w:t>
               </w:r>
@@ -6392,236 +6392,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brassens, le fils de l'Italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Felici. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur Brassens et autres "enfants" d'Italiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.19-44, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface à l'ouvrage d'Orsetta Bellani Indios sans roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indios sans roi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier de création libertaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-9, 2017, 978-2-35104-102-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de création libertaire</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04860102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Brassens, le fils de l'Italienne</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur Brassens et autres &amp;quot;enfants&amp;quot; d'Italiens. Prologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Felici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur Brassens et autres "enfants" d'Italiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.19-44, 2017</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-18, 2017, 978-2-36781-237-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6792,186 +6792,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anarchists as emigrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bantmann C.; Altena B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reassessing the transnational turn: Scales of analysis in Anarchist and Syndicalist Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-99, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'émigré ce héros: Les étapes du parcours migratoire dans les récits d'émigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghidina Jean-Igor; Violle Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de migration en quête de nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.19-27, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056802v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03057054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse anarchiste de langue italienne à São Paulo (1890-1920), reflet d’une intégration réussie</w:t>
               </w:r>
@@ -7411,414 +7411,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Cecilia&amp;quot; quels enseignements pour le XXIe siècle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaetano Manfredonia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre l’anarchie : expériences communautaires et réalisations alternatives anti-autoritaires (XIXe et XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier de création libertaire, pp.48-62, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La signora con dieci tette&amp;quot; femmes étranges et migrants en Italie, entre littérature et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Morini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curieux personnages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03071167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos au volume Ici on ne vend pas d'anarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre l’anarchie : expériences communautaires et réalisations alternatives anti-autoritaires (XIXe et XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atelier de création libertaire, pp.48-62, 2010</w:t>
+              <w:t xml:space="preserve">Ici, on ne vend pas d’anarchie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier de création libertaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-8, 2009, 978-2-35104-028-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mystère des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Felici. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants d'Italiens, quelle(s) langue(s) parlez-vous?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géhess, pp.129-140, 2009, 978-2-35464-053-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du volume Enfants d'Italiens, quelle(s) langue(s) parlez-vous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Felici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants d’italiens, quelle(s) langue(s) parlez-vous ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géhess, pp.9-10, 2009, 978-2-35464-053-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904942v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04860098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avertissement au volume Racines italiennes</w:t>
               </w:r>
@@ -8350,165 +8350,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gigi Damiani</w:t>
+                <w:t xml:space="preserve">Alessandro Cerchiai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.481-484</w:t>
+              <w:t xml:space="preserve">, 2003, pp.374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056808v1</w:t>
+                <w:t xml:space="preserve">hal-03056805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Cerchiai</w:t>
+                <w:t xml:space="preserve">Francesco Gattai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.374</w:t>
+              <w:t xml:space="preserve">, 2003, pp.680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056805v1</w:t>
+                <w:t xml:space="preserve">hal-03056807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Campagnoli</w:t>
               </w:r>
@@ -8557,96 +8557,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Gattai</w:t>
+                <w:t xml:space="preserve">Gigi Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.680</w:t>
+              <w:t xml:space="preserve">, 2003, pp.481-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056807v1</w:t>
+                <w:t xml:space="preserve">hal-03056808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Consorti</w:t>
               </w:r>
@@ -8982,2011 +8982,2011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ad una prostituta. A une prostituée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisa: All'ombra degli anarchici in esilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ad una prostituta. A une prostituée</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couleurs du-temps qui passe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brassens à Marseille au CIRA avec Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu savoureux et insolite du congrès anarchiste de Saint-Imier en 1872</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassens était anarchiste et &amp;quot;italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu savoureux et insolite du congrès anarchiste de Saint-Imier en 1872</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal Le Parisien s’intéresse aux anarchistes italiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En route pour Santa Barbara Palmeira Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Bertolo, entre intimité et internationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’école libertaire Germinal São Paulo Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cecilia en rouge et or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">En route pour Santa Barbara Palmeira Brésil</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pio Turroni à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Bertolo, entre intimité et internationalisme</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encore un exploit de la colonie Cecilia. Et une photo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mensa alla colonia Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Roth avait un grand-père italien et anarchiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cucine della solidarietà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le canzoni delle nostre nonne &amp;quot;Chi vuole con le donne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigrati italiani in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa. À l’ombre des anarchistes italiens en exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcio e Brasile. L’attualità… del 1917</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Immigrati italiani in Francia</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Football au Brésil en 1917 déjà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cecilia, naissance de la légende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Lega en concert à Sète et à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sète et à Montpellier avec cette &amp;quot;mauvaise tête&amp;quot; d'Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacco et Vanzetti. Un hommage populaire en chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avignon festival Off On n'oublie pas Sacco et Vanzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Croquignards, une &amp;quot;Bande à Bonnot des montagnes&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avignon festival Off On n'oublie pas Sacco et Vanzetti</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sante Caserio à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sacco et Vanzetti. Un hommage populaire en chanson</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coup d'éclat antifasciste à Aubagne en 1932</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gâteau de la colonie Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anarchistes italiens dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pascoli rend hommage à Francisco Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078400v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04860695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la production littéraire des anarchistes italiens</w:t>
               </w:r>
@@ -12349,165 +12349,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Panorama della stampa anarchica in lingua italiana pubblicata in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protesting in a Foreign language: the foreign language Press and Dissent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris, LARCA, Università Roma Tre, Biblioteca di Storia Moderna e Contemporanea (Rome), Transfopress., May 2019, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;enfants&amp;quot; d'Italiens et les relations franco-italiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de langue,culture et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354780v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03354788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I luoghi del sapere libertario a Montpellier</w:t>
               </w:r>
@@ -12763,165 +12763,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la culture dans la presse anarchiste en italien publiée au Brésil (1890-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Global Art &amp; Cultural Periodicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gigi Damiani ad the Italian Anarchist Press in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language matters Printing news in English abroad/Foreign-language publishing in English-speaking world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354786v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03354906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amori e sapori di casa</w:t>
               </w:r>
@@ -13660,372 +13660,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien Salmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Adrien Salmieri et la culture italienne en Tunisie", Montpellier, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reconstruire la mémoire de l'immigration italienne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Association franco-italienne, Villeneuve-les-Avignon, 11 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Villeneuve lez Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Adrien Salmieri</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacco et Vanzetti Comédie du Livre de Montpellier,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Adrien Salmieri et la culture italienne en Tunisie", Montpellier, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Table ronde, association I Dilettanti, Comédie du Livre de Montpellier, Montpellier, 28 mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusion et xénophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde du cycle "Le Temps des Italiens", Approches Cultures et Territoires, Marseille, 2 mars 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domani (1935), une publication antifasciste à Tunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Adrien Salmieri et la culture italienne en Tunisie", Colloque international les 19 et 20 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072365v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02938315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italie, de pays d'émigration à pays d'immigration, une frontière mentale</w:t>
               </w:r>
@@ -15424,51 +15424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39C466F9"/>
+    <w:nsid w:val="249CEF01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15655,51 +15655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-felici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4589-9828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05774923X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26588911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071425656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufr2.www.univ-montp3.fr/fr/annuaire_recherche/isabelle-felici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atelierdecreationlibertaire.com/blogs/anarchistes-italiens/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enfantsditaliens.univ-montp3.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Paonessa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Weil Bahri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naguib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippo Gurrieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Steiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bories" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/une-autre-histoire/1000-brassens-anarchiste--9782350308845.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812373-39902.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.19025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Poesie-d-un-rebelle.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/La-Cecilia.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cacopardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hinz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Massel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Belmonte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi La Grotteria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Paonessa Davide Turcato Giorgio Sacchetti Alfredo Mignini Anne Morelli Germano Mascitelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Sacchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Falgio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Labbate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Rebora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#245;es Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ribeiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13345" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.8014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067449v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.931" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.1400" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2959" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/anarchisme-en-Mediterranee-orientale-et-occidentale-1860-1920.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grostextes.fr/publication/lhistoire-de-la-famille-beaudissart-les-dramatiques-et-sanglants-exploits-des-bandits-fantomes-des-alpes/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Le-pouvoir-du-sucre.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Folgorite.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-libertaires.org/?p=1663" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Pratiques-collectives-Pratiques-du-collectif.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Ming 2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte Sim&#245;es" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860102v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Indios-sans-roi.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812373-12015.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.akpress.org/reassessingthetransnationalturn.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Reassessing-the-Transnational-Turn-Scales-of-Analysis-in-Anarchist-and/Bantman-Altena/p/book/9781138797208" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nada-editions.fr/?page_id=214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Femmes-d-Espagne-en-lutte.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-voix-d-ailleurs.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860098v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Ici-on-ne-vend-pas-d-anarchie.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Makhno-et-la-revolution.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056588v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056804v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056807v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056803v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860867v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860865v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860871v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860821v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860836v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068280v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068295v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077346v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860704v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078400v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860695v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Wopfner." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Badulescu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsenijevic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320630v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsetta Bellani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Badulescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Crotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Drouillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ippolita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampietro Berti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076820v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Cinnella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354780v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354789v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354790v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354786v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074919v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074926v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074921v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074922v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072807v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074930v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074927v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072365v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074931v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074929v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074933v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072806v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074224v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074924v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074925v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860074v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelli Anne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-felici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4589-9828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05774923X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26588911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071425656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufr2.www.univ-montp3.fr/fr/annuaire_recherche/isabelle-felici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atelierdecreationlibertaire.com/blogs/anarchistes-italiens/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enfantsditaliens.univ-montp3.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Paonessa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Weil Bahri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naguib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippo Gurrieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Steiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bories" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/une-autre-histoire/1000-brassens-anarchiste--9782350308845.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812373-39902.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.19025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Poesie-d-un-rebelle.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/La-Cecilia.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cacopardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hinz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Massel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Belmonte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi La Grotteria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Paonessa Davide Turcato Giorgio Sacchetti Alfredo Mignini Anne Morelli Germano Mascitelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Sacchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Falgio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Labbate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Rebora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#245;es Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ribeiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13345" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.8014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067449v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.931" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.1400" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2959" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/anarchisme-en-Mediterranee-orientale-et-occidentale-1860-1920.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grostextes.fr/publication/lhistoire-de-la-famille-beaudissart-les-dramatiques-et-sanglants-exploits-des-bandits-fantomes-des-alpes/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Le-pouvoir-du-sucre.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Folgorite.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-libertaires.org/?p=1663" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Pratiques-collectives-Pratiques-du-collectif.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Ming 2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte Sim&#245;es" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Indios-sans-roi.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812373-12015.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.akpress.org/reassessingthetransnationalturn.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Reassessing-the-Transnational-Turn-Scales-of-Analysis-in-Anarchist-and/Bantman-Altena/p/book/9781138797208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nada-editions.fr/?page_id=214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Femmes-d-Espagne-en-lutte.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068690v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-voix-d-ailleurs.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Ici-on-ne-vend-pas-d-anarchie.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904942v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Makhno-et-la-revolution.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056588v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056805v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056804v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056803v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068281v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860877v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068280v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860806v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068278v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860695v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Wopfner." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Badulescu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsenijevic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320630v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsetta Bellani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Badulescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Crotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Drouillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ippolita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampietro Berti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076820v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Cinnella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354788v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354780v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354789v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354790v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354786v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074919v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074926v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074921v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074922v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072807v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072364v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938315v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074927v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072365v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074931v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074929v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074933v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072806v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074224v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074924v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074925v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860074v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelli Anne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>