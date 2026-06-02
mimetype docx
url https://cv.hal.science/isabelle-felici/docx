--- v2 (2026-05-04)
+++ v3 (2026-06-02)
@@ -1705,243 +1705,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’antimilitarismo in Italia. Dal secondo dopoguerra a oggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Falgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Labbate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaso Rebora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acronia. Studi di storia dell’anarchismo e dei movimenti radicali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migrant·es engagé·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Paonessa Davide Turcato Giorgio Sacchetti Alfredo Mignini Anne Morelli Germano Mascitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 156, pp.15-20, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chrhc.20951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832535v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04859760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chants des suds</w:t>
               </w:r>
@@ -2158,50 +2158,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Cecilia, enseñanzas para el siglo XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germinal, Revista de Estudios Libertarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.3-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une attente, des attentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2210,195 +2279,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 410, pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rédacteurs de la presse anarchiste italienne publiée hors d’Italie. Le cas de Nicolò Converti, entre Naples, Marseille et Tunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediengeschichte – Media History – Histoire des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Les journalistes dans la presse en langues étrangères : Perspectives transculturelles, Europe-Amériques (XVIIIe-XXe siècles), pp.161-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857914v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04857904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier thématique Migrant·es engagé·es</w:t>
               </w:r>
@@ -2407,51 +2407,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 156, pp.15-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chrhc.20951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430445v1</w:t>
@@ -2475,51 +2475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attivismo antimilitarismo: mappe italiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Sacchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acronia. Studi di storia dell’anarchismo e dei movimenti radicali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2702,570 +2702,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les tarentelles de Brassens. Réédition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instinct Nomade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Georges Brassens, la légende du siècle, hors série, pp.175-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cuisines du peuple: exil et solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfractions. Revue de recherche et d’expressions anarchistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La faim et les moyens, 47, pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pouvoir du sucre ou la mort programmée, Note de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfractions. Revue de recherche et d’expressions anarchistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu Bande dessinée et immigration italienne. Baru ou le stéréotype sublimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les tarentelles de Brassens. Réédition</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité mutualiste et immigration italienne. La Fratellanza d’Aubagne et la mémoire reconstruite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.107-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.13345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour chanter le triomphe de Nicola Sacco et Bartolomeo Vanzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Quart Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tarentelles de Brassens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instinct Nomade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Georges Brassens, la légende du siècle, hors série, pp.175-181</w:t>
+              <w:t xml:space="preserve">, 2018, Les fidélités de Georges Brassens, 2, pp.164-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Solidarité mutualiste et immigration italienne. La Fratellanza d’Aubagne et la mémoire reconstruite</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Migrants, ne nous laissez pas seuls avec les fascistes ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 144, pp.107-126. </w:t>
-[...145 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, Images en lutte, 139, pp.41-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chrhc.8014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3342,288 +3342,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A ciascuno la sua Vetrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A : rivista anarchica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sugli stereotipi: genovesi, piemontesi, napoletani, tutti uguali per un marsigliese?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altreitalie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.178-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quella Comune Cecilia ancora così attuale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A : rivista anarchica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 401 (octobre), pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A ciascuno la sua Vetrina</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una storia d'amore e di anarchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A : rivista anarchica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.12-14</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 388 (avril), pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4766,174 +4766,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marseille et L'Invasion italienne vue par Louis Bertrand &amp;quot;Ribattiamo il chiodo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 1, pp.103-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.2959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Viaggiando (La gente che s'incontra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gli italiani all'estero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4, pp.163-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354762v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01363568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colonia Cecilia: Fra leggenda a realtà</w:t>
               </w:r>
@@ -5811,288 +5811,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation du volume Pratiques collectives - pratiques du collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques collectives - pratiques du collectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, 978-2-35104-135-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il centro Ascaso Durruti di Montpellier. Vent'anni dopo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fiamma Chessa Alberto Ciampi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I luoghi del sapere libertario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.44-56, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georges Brassens. Impasse Florimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Auzias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Paris révolutionnaire. Emeutes, subversions, colères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions libertaires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.282-284, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CAD et les pratiques culturelles libertaires à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Felici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques collectives - pratiques du collectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier de création libertaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.331-354, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de création libertaire</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03350317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Ming met les mains dans le cambouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cacopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6101,559 +6170,490 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Massel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Ming 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Felici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques collectives - pratiques du collectif 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.199-222, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de langue et d'origine dans &amp;quot;Samba italiano&amp;quot; d'Adoniran Barbosa. Un parcours parodique dans la musique populaire brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Duarte Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perle Abbrugiati. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques collectives - pratiques du collectif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2019, 978-2-35104-135-2</w:t>
+              <w:t xml:space="preserve">Chanson et parodie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.155-168, 2018, 979-10-320-0188-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface au recueil de poésies de Mimmo Pucciarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les couleurs du temps qui passe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier de création libertaire, 2018, 978-2-35104-111-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassens, le fils de l'Italienne</w:t>
+                <w:t xml:space="preserve">Sur Brassens et autres &amp;quot;enfants&amp;quot; d'Italiens. Prologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Felici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur Brassens et autres "enfants" d'Italiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-18, 2017, 978-2-36781-237-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brassens, le fils de l'Italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Felici. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur Brassens et autres "enfants" d'Italiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.19-44, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à l'ouvrage d'Orsetta Bellani Indios sans roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indios sans roi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de création libertaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-9, 2017, 978-2-35104-102-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860102v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01817838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anarchists as emigrants. Réédition</w:t>
               </w:r>
@@ -7652,173 +7652,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation du volume Enfants d'Italiens, quelle(s) langue(s) parlez-vous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Felici. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants d’italiens, quelle(s) langue(s) parlez-vous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géhess, pp.9-10, 2009, 978-2-35464-053-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mystère des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Felici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants d'Italiens, quelle(s) langue(s) parlez-vous?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géhess, pp.129-140, 2009, 978-2-35464-053-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904922v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04904942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avertissement au volume Racines italiennes</w:t>
               </w:r>
@@ -8350,441 +8350,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Cerchiai</w:t>
+                <w:t xml:space="preserve">Angelo Bandoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.374</w:t>
+              <w:t xml:space="preserve">, 2003, pp.381-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056805v1</w:t>
+                <w:t xml:space="preserve">hal-03056803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Gattai</w:t>
+                <w:t xml:space="preserve">Gigi Damiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.680</w:t>
+              <w:t xml:space="preserve">, 2003, pp.481-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056807v1</w:t>
+                <w:t xml:space="preserve">hal-03056808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Campagnoli</w:t>
+                <w:t xml:space="preserve">Francesco Gattai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.300</w:t>
+              <w:t xml:space="preserve">, 2003, pp.680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056804v1</w:t>
+                <w:t xml:space="preserve">hal-03056807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gigi Damiani</w:t>
+                <w:t xml:space="preserve">Arturo Campagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.481-484</w:t>
+              <w:t xml:space="preserve">, 2003, pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056808v1</w:t>
+                <w:t xml:space="preserve">hal-03056804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Consorti</w:t>
+                <w:t xml:space="preserve">Alessandro Cerchiai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.436-437</w:t>
+              <w:t xml:space="preserve">, 2003, pp.374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056806v1</w:t>
+                <w:t xml:space="preserve">hal-03056805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Bandoni</w:t>
+                <w:t xml:space="preserve">Giuseppe Consorti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli anarchici italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.381-382</w:t>
+              <w:t xml:space="preserve">, 2003, pp.436-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056803v1</w:t>
+                <w:t xml:space="preserve">hal-03056806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9230,1577 +9230,1577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brassens était anarchiste et &amp;quot;italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu savoureux et insolite du congrès anarchiste de Saint-Imier en 1872</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Brassens était anarchiste et &amp;quot;italien</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal Le Parisien s’intéresse aux anarchistes italiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encore un exploit de la colonie Cecilia. Et une photo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En route pour Santa Barbara Palmeira Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Bertolo, entre intimité et internationalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’école libertaire Germinal São Paulo Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cecilia en rouge et or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pio Turroni à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mensa alla colonia Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La mensa alla colonia Cecilia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Roth avait un grand-père italien et anarchiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cucine della solidarietà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le cucine della solidarietà</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa. À l’ombre des anarchistes italiens en exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcio e Brasile. L’attualità… del 1917</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigrati italiani in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le canzoni delle nostre nonne &amp;quot;Chi vuole con le donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Immigrati italiani in Francia</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Football au Brésil en 1917 déjà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sète et à Montpellier avec cette &amp;quot;mauvaise tête&amp;quot; d'Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cecilia, naissance de la légende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Lega en concert à Sète et à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coup d'éclat antifasciste à Aubagne en 1932</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacco et Vanzetti. Un hommage populaire en chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avignon festival Off On n'oublie pas Sacco et Vanzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sacco et Vanzetti. Un hommage populaire en chanson</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Croquignards, une &amp;quot;Bande à Bonnot des montagnes&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avignon festival Off On n'oublie pas Sacco et Vanzetti</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sante Caserio à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078398v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03077347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gâteau de la colonie Cecilia</w:t>
               </w:r>
@@ -12004,165 +12004,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De camino a Montevideo. Luigi Fabbri y la Lotta umana (París 1927-1929)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V congreso Asociación Latinoamericana e Ibérica de Historia Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALHIS, Sep 2024, Castellon de la Plana, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virgilia and her men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women Editors and Translators beyond Borders: Women in Anarchist. Transnational Print Culture (1890-1939)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucia Campanella Maria Miguelañez, Mar 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940524v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04941023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire en collectif</w:t>
               </w:r>
@@ -12349,372 +12349,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;enfants&amp;quot; d'Italiens et les relations franco-italiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de langue,culture et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Naples, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Panorama della stampa anarchica in lingua italiana pubblicata in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protesting in a Foreign language: the foreign language Press and Dissent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris, LARCA, Università Roma Tre, Biblioteca di Storia Moderna e Contemporanea (Rome), Transfopress., May 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les &amp;quot;enfants&amp;quot; d'Italiens et les relations franco-italiennes</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreintes, l'histoire des frères Baudissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de langue,culture et littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Naples, Italie</w:t>
+              <w:t xml:space="preserve">Empreintes, l'histoire des frères Baudissard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I luoghi del sapere libertario a Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I luoghi del sapere libertario</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Massenzatico, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse anarchiste en italien dans le monde, du militant au journaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfopress Europe Profils et parcours des journalistes de la presse allophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transfopress Europe et BNF, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354785v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03354790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Italies de Baru. De quelques voyages de retour(s)</w:t>
               </w:r>
@@ -12763,165 +12763,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gigi Damiani ad the Italian Anarchist Press in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language matters Printing news in English abroad/Foreign-language publishing in English-speaking world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la culture dans la presse anarchiste en italien publiée au Brésil (1890-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Global Art &amp; Cultural Periodicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354906v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03354786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amori e sapori di casa</w:t>
               </w:r>
@@ -13108,165 +13108,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Désir d'Italie... les filets de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projection-débat autour du film de Claude Timon Gaignaire, La stratégie du thon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Dante Alighieri de Sète, Nov 2013, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emigrées, migrantes, immigrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Violences sexistes faites aux femmes immigrées et étrangères, notamment au sein du couple", CNIDFF et CDIFF de l'Hérault, Montpellier, 19 mars 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074732v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère Bernard et l'immigration italienne à Marseille</w:t>
               </w:r>
@@ -13384,303 +13384,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enfants d'italiens et l'italianité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Enfance, Violence, Exil et Immigration italienne. Italie, France, Allemagne 1939-1979. Approches narratives et cinématographiques", Université de Ratisbonne, Ratisbonne, 20-22 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ratisbonne, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Argentine, l'autre Amérique des Italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au département d'espagnol de l'Université de Saint-Etienne, Saint-Etienne, 7 novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Italiens en Amérique et l'idée de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à la Bibliothèque de l'Université d'Avignon, Avignon, 9 février 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachin, bàbi, piafou et autres noms d'oiseaux: La représentation des Italiens à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Red'Oc, Université Paul-Valéry Montpellier 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074922v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03072807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Salmieri</w:t>
               </w:r>
@@ -13798,372 +13798,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exclusion et xénophobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde du cycle "Le Temps des Italiens", Approches Cultures et Territoires, Marseille, 2 mars 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domani (1935), une publication antifasciste à Tunis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Adrien Salmieri et la culture italienne en Tunisie", Colloque international les 19 et 20 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sacco et Vanzetti Comédie du Livre de Montpellier,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde, association I Dilettanti, Comédie du Livre de Montpellier, Montpellier, 28 mai 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Exclusion et xénophobie</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacco et Vanzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde du cycle "Le Temps des Italiens", Approches Cultures et Territoires, Marseille, 2 mars 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Projection débat de "Sacco et Vanzetti, 1976", de Giuliano Montaldo, comité Dante Alighieri, Sète, 2 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italie, de pays d'émigration à pays d'immigration, une frontière mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "La frontière in-visible : écritures de la migration", Université Paul-Valéry Montpellier 3, Montpellier, 29 janvier 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074928v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes du Maroc vues par des Marocaines dans le monde</w:t>
               </w:r>
@@ -14488,165 +14488,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La ricostruzione della memoria degli Italiani in Francia e i mutualisti della Fratellanza di Aubagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Centenaire de la Société de Secours Mutuels La Fratellanza, Aubagne/Marseille, 27-28 octobre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aubagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D'une xénophobie à l'autre : le regard des descendants d'immigrés italiens sur les immigrés d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Felici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Association Ballon rouge, Aubagne, 14 décembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Aubagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074923v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cecilia Conférence-lecture, Comédie du Livre de Montpellier,</w:t>
               </w:r>
@@ -15424,51 +15424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="249CEF01"/>
+    <w:nsid w:val="DCF5F4EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15655,51 +15655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-felici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4589-9828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05774923X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26588911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071425656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufr2.www.univ-montp3.fr/fr/annuaire_recherche/isabelle-felici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atelierdecreationlibertaire.com/blogs/anarchistes-italiens/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enfantsditaliens.univ-montp3.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Paonessa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Weil Bahri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naguib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippo Gurrieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Steiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bories" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/une-autre-histoire/1000-brassens-anarchiste--9782350308845.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812373-39902.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.19025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Poesie-d-un-rebelle.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/La-Cecilia.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cacopardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hinz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Massel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Belmonte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi La Grotteria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Paonessa Davide Turcato Giorgio Sacchetti Alfredo Mignini Anne Morelli Germano Mascitelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Sacchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Falgio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Labbate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Rebora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#245;es Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ribeiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13345" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.8014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067449v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.931" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.1400" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2959" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/anarchisme-en-Mediterranee-orientale-et-occidentale-1860-1920.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grostextes.fr/publication/lhistoire-de-la-famille-beaudissart-les-dramatiques-et-sanglants-exploits-des-bandits-fantomes-des-alpes/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Le-pouvoir-du-sucre.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Folgorite.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-libertaires.org/?p=1663" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Pratiques-collectives-Pratiques-du-collectif.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Ming 2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte Sim&#245;es" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Indios-sans-roi.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812373-12015.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.akpress.org/reassessingthetransnationalturn.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Reassessing-the-Transnational-Turn-Scales-of-Analysis-in-Anarchist-and/Bantman-Altena/p/book/9781138797208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nada-editions.fr/?page_id=214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Femmes-d-Espagne-en-lutte.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068690v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-voix-d-ailleurs.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Ici-on-ne-vend-pas-d-anarchie.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904942v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Makhno-et-la-revolution.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056588v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056805v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056804v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056803v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068281v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860877v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860816v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068280v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860806v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068278v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860695v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Wopfner." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Badulescu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsenijevic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320630v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsetta Bellani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Badulescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Crotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Drouillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ippolita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampietro Berti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076820v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Cinnella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354788v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354780v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354789v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354790v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354786v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074919v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074926v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074921v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074922v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072807v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072364v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938315v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074927v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072365v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074931v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074929v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074933v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072806v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074224v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074924v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074925v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860074v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelli Anne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-felici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4589-9828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05774923X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26588911" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071425656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufr2.www.univ-montp3.fr/fr/annuaire_recherche/isabelle-felici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atelierdecreationlibertaire.com/blogs/anarchistes-italiens/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enfantsditaliens.univ-montp3.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Felici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Paonessa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Weil Bahri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Naguib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippo Gurrieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Steiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bories" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/une-autre-histoire/1000-brassens-anarchiste--9782350308845.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812373-39902.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.19025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Poesie-d-un-rebelle.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/La-Cecilia.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cacopardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hinz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Massel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Belmonte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi La Grotteria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Sacchetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Falgio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Labbate" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Rebora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Paonessa Davide Turcato Giorgio Sacchetti Alfredo Mignini Anne Morelli Germano Mascitelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.20951" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#245;es Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ribeiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13345" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.8014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067449v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lengas.353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.931" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.1400" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2959" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/anarchisme-en-Mediterranee-orientale-et-occidentale-1860-1920.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grostextes.fr/publication/lhistoire-de-la-famille-beaudissart-les-dramatiques-et-sanglants-exploits-des-bandits-fantomes-des-alpes/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Le-pouvoir-du-sucre.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Folgorite.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-libertaires.org/?p=1663" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Pratiques-collectives-Pratiques-du-collectif.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Ming 2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350368v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Duarte Sim&#245;es" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812373-12015.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Indios-sans-roi.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.akpress.org/reassessingthetransnationalturn.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Reassessing-the-Transnational-Turn-Scales-of-Analysis-in-Anarchist-and/Bantman-Altena/p/book/9781138797208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nada-editions.fr/?page_id=214" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056810v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Femmes-d-Espagne-en-lutte.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068690v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/litteratures-des-ailleurs/anciennement-voix-d-ailleurs.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Ici-on-ne-vend-pas-d-anarchie.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904942v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdecreationlibertaire.com/Makhno-et-la-revolution.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056588v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056804v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068281v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860871v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860821v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860816v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860808v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860836v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068279v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068280v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078396v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077346v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078398v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860695v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078400v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Wopfner." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Badulescu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsenijevic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320630v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsetta Bellani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Alexandru Badulescu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Crotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Drouillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;rio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ippolita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampietro Berti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401902v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076820v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Cinnella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941023v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940524v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354780v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354790v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354789v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354785v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354786v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074919v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074920v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074732v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072807v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074921v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074922v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072364v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074927v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072365v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074931v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074928v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074929v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074933v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072806v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074224v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074923v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074924v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074925v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860074v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelli Anne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941495v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>