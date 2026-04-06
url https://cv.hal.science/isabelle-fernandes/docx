--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -142,183 +142,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choc des mondes : lecture puritaine du tremblement de terre de Londres (6 avril 1580)</w:t>
+                <w:t xml:space="preserve">‘to find out the pathe’: Mapping the Universal Machine in William Cuningham’s Cosmographical Glasse (1559)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Définition(s), perceptions et représentations de la catastrophe (XIVe‑XVIIIe siècle), 37, </w:t>
+              <w:t xml:space="preserve">Journal of Early Modern Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.55-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cei.13548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36253/jems-2279-7149-14384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511849v2</w:t>
+                <w:t xml:space="preserve">hal-04197090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘to find out the pathe’: Mapping the Universal Machine in William Cuningham’s Cosmographical Glasse (1559)</w:t>
+                <w:t xml:space="preserve">Le choc des mondes : lecture puritaine du tremblement de terre de Londres (6 avril 1580)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Early Modern Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.55-73. </w:t>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Définition(s), perceptions et représentations de la catastrophe (XIVe‑XVIIIe siècle), 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/jems-2279-7149-14384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cei.13548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197090v1</w:t>
+                <w:t xml:space="preserve">hal-04511849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘The deformed imp of the devil’: John Foxe and the Protestant fashioning of the Catholic enemy</w:t>
               </w:r>
@@ -790,174 +790,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Que l’ordre soit maintenu et que de bons exemples soient donnés” : le retour à l’orthodoxie sous Marie Ire (1553-1558)</w:t>
+                <w:t xml:space="preserve">“Dissoudre ce tabernacle de terre”. Corps de mort, corps de vie dans le martyrologe de John Foxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Corps héroïque, corps de chair dans les récits de vie de la première modernité, 16, pp.29-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177911v1</w:t>
+                <w:t xml:space="preserve">halshs-01177344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Dissoudre ce tabernacle de terre”. Corps de mort, corps de vie dans le martyrologe de John Foxe</w:t>
+                <w:t xml:space="preserve">“Que l’ordre soit maintenu et que de bons exemples soient donnés” : le retour à l’orthodoxie sous Marie Ire (1553-1558)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Orthodoxie et hérésie dans les Iles britanniques, 18 (1), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.3552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177344v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyrs, pouvoir et pouvoirs du martyre dans The Acts and Monuments de John Foxe</w:t>
               </w:r>
@@ -1178,402 +1178,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03182059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
+                <w:t xml:space="preserve">Publish or Perish. The Practice of Censorship in the British Isles in the Early Modern Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Galinon</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">, pp.394, 2020, 978-2-84516-941-8</w:t>
+                <w:t xml:space="preserve">Vernon Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-1-62273-405-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003469v1</w:t>
+                <w:t xml:space="preserve">hal-02003581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publish or Perish. The Practice of Censorship in the British Isles in the Early Modern Period</w:t>
+                <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vernon Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-1-62273-405-4</w:t>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.394, 2020, 978-2-84516-941-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003581v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Trigge, A Godly and Fruitfull Sermon Preached at Grantham, Oxford, 1595</w:t>
+                <w:t xml:space="preserve">Le sang et l'encre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Couton</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">, pp.162, 2013, CERHAC</w:t>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 612 p., 2013, CERHAC, 9782845165229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01055451v1</w:t>
+                <w:t xml:space="preserve">halshs-00801854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sang et l'encre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Francis Trigge, A Godly and Fruitfull Sermon Preached at Grantham, Oxford, 1595</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Vénuat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 612 p., 2013, CERHAC, 9782845165229</w:t>
+                <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.162, 2013, CERHAC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00801854v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tudor : la souffrance du pouvoir</w:t>
               </w:r>
@@ -1630,90 +1630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs de l'image aux XVe, XVIe, XVIIe siècles : pour un nouvel éclairage sur la pratique des Lettres à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vénuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 588 p., 2009, 978-2-84516-414-7</w:t>
             </w:r>
           </w:p>
@@ -1802,77 +1802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprunt, Plagiat, Réécriture aux XVe, XVIe et XVIIe siècles. Pour un nouvel éclairage sur la pratique des Lettres à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Venuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2669,51 +2669,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Fernandes; Henri Galinon; Erwan Roussel; Jean-Philippe Luis; Michel Streith; Nadejda Kriajeva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la rupture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.293-295, 2020, 978-2-84516-941-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3280,51 +3280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/profile.php?id=100013701000401" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://independent.academia.edu/IsabelleFernandes7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511849v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13548" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197090v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/jems-2279-7149-14384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.299" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3552" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Martyr%20et%20martyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-clermont.fr/content/interdisciplinarit%C3%A9-parution-de-louvrage-%C2%AB-ab%C3%A9c%C3%A9daire-de-la-rupture-%C2%BB-aux-presses" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com/book/459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique V&#233;nuat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article22.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article23.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/marie-tudor/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article168.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Venuat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/vivre-et-communiquer-sa-foi-a-lepoque-moderne/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14349-agregation-anglais-2023-emergence-et-transformations-du-puritanisme-en-angleterre-1559-1642-9782340069534.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14349-agregation-anglais-2023-emergence-et-transformations-du-puritanisme-en-angleterre-1559-1642-9782340069534.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10029-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Ab%C3%A9c%C3%A9daire%20de%20la%20Rupture" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11089-book-08535149-9782745351494.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109565" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/profile.php?id=100013701000401" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://independent.academia.edu/IsabelleFernandes7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197090v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/jems-2279-7149-14384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511849v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.299" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3552" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Martyr%20et%20martyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com/book/459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-clermont.fr/content/interdisciplinarit%C3%A9-parution-de-louvrage-%C2%AB-ab%C3%A9c%C3%A9daire-de-la-rupture-%C2%BB-aux-presses" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article23.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique V&#233;nuat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article22.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/marie-tudor/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article168.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Venuat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/vivre-et-communiquer-sa-foi-a-lepoque-moderne/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14349-agregation-anglais-2023-emergence-et-transformations-du-puritanisme-en-angleterre-1559-1642-9782340069534.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14349-agregation-anglais-2023-emergence-et-transformations-du-puritanisme-en-angleterre-1559-1642-9782340069534.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10029-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Ab%C3%A9c%C3%A9daire%20de%20la%20Rupture" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11089-book-08535149-9782745351494.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109565" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>