--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -376,165 +376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En terre (pas si) inconnue</w:t>
+                <w:t xml:space="preserve">Fleurs du mal contre trône de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Game of Thrones, Hors-Série avril-mai-juin 2019, pp.18-19</w:t>
+              <w:t xml:space="preserve">, 2019, Game of Thrones, Hors-Série avril-mai-juin 2019, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003530v1</w:t>
+                <w:t xml:space="preserve">hal-02003522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurs du mal contre trône de fer</w:t>
+                <w:t xml:space="preserve">En terre (pas si) inconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Game of Thrones, Hors-Série avril-mai-juin 2019, pp.28-33</w:t>
+              <w:t xml:space="preserve">, 2019, Game of Thrones, Hors-Série avril-mai-juin 2019, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003522v1</w:t>
+                <w:t xml:space="preserve">hal-02003530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stuart et Elisabeth Ire https://www.historia.fr/marie-stuart-et-%C3%A9lisabeth-1re-belles-%C3%A0-en-mourir</w:t>
               </w:r>
@@ -3280,51 +3280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/profile.php?id=100013701000401" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://independent.academia.edu/IsabelleFernandes7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197090v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/jems-2279-7149-14384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511849v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.299" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3552" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Martyr%20et%20martyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com/book/459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-clermont.fr/content/interdisciplinarit%C3%A9-parution-de-louvrage-%C2%AB-ab%C3%A9c%C3%A9daire-de-la-rupture-%C2%BB-aux-presses" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article23.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique V&#233;nuat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article22.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/marie-tudor/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article168.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Venuat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/vivre-et-communiquer-sa-foi-a-lepoque-moderne/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14349-agregation-anglais-2023-emergence-et-transformations-du-puritanisme-en-angleterre-1559-1642-9782340069534.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14349-agregation-anglais-2023-emergence-et-transformations-du-puritanisme-en-angleterre-1559-1642-9782340069534.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10029-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Ab%C3%A9c%C3%A9daire%20de%20la%20Rupture" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11089-book-08535149-9782745351494.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109565" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/profile.php?id=100013701000401" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://independent.academia.edu/IsabelleFernandes7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197090v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/jems-2279-7149-14384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511849v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.299" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003530v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3552" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Martyr%20et%20martyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vernonpress.com/book/459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-clermont.fr/content/interdisciplinarit%C3%A9-parution-de-louvrage-%C2%AB-ab%C3%A9c%C3%A9daire-de-la-rupture-%C2%BB-aux-presses" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article23.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique V&#233;nuat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article22.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/marie-tudor/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article168.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Venuat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/vivre-et-communiquer-sa-foi-a-lepoque-moderne/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14349-agregation-anglais-2023-emergence-et-transformations-du-puritanisme-en-angleterre-1559-1642-9782340069534.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14349-agregation-anglais-2023-emergence-et-transformations-du-puritanisme-en-angleterre-1559-1642-9782340069534.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10029-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Ab%C3%A9c%C3%A9daire%20de%20la%20Rupture" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11089-book-08535149-9782745351494.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109565" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>