--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle FLORENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV isabelle 21 juillet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural triterpenic phenolic esters target PfA-M17 in Plasmodium falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel W Rangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spichty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25, pp.74. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05762-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianet Abuin-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of derivatives from the food-grade probiotic &amp;lt;i&amp;gt;Lactobacillus johnsonii&amp;lt;/i&amp;gt; CNCM I-4884 with enhanced anti-Giardia activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulius Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alazzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2474149. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2474149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protist genomics: key to understanding eukaryotic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schoenle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (10), pp.868-882. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tig.2025.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Invertebrates: A Promissory Still Unexplored Source of Inhibitors of Biomedically Relevant Metallo Aminopeptidases Belonging to the M1 and M17 Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Almeida García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ernesto Valdés Tresano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarini Arrebola Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ojeda del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (5), pp.279. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21050279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porospora gigantea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (10), pp.886-887. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2023.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic Protists: Diversity of Adaptations to a Parasitic Lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Kolářová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valigurová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Parasitic Protists: Diversity of Adaptations to a Parasitic Lifestyle, 10 (8), pp.1560. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10081560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine gregarine genomes reveal the breadth of apicomplexan diversity with a partially conserved glideosome machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.485. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08700-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid protein evolution, organellar reductions, and invasive intronic elements in the marine aerobic parasite dinoflagellate Amoebophrya spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00927-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy confirms that Gregarina garnhami and G. acridiorum (Apicomplexa, Gregarinidae), parasites of Schistocerca gregaria and Locusta migratoria (Insecta, Orthoptera), are distinct species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.12. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2021009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and Giardia intestinalis Infection Impact Canine Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1862. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient Acquisition and Attachment Strategies in Basal Lineages: A Tough Nut to Crack in the Evolutionary Puzzle of Apicomplexa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valigurová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1430. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9071430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmed multiple C-H bond functionalization of the privileged 4hydroxyquinoline template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ronzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (28), pp.7764-7772. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202100929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationship and molecular modelling studies of quinazolinedione derivatives MMV665916 as potential antimalarial agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spichty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.116513. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2021.116513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical evidences for M1-, M17- and M18-like aminopeptidases in marine invertebrates from Cuban coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rivera Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario E Valdés-Tresanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/znc-2019-0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgG antibody response against Plasmodium falciparum aminopeptidase 1 antigen in Gabonese children living in Makokou and Franceville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oyegue‐liabagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.‐k. Imboumy‐limoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bangueboussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200 (3), pp.287-298. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cei.13425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why the –omic future of Apicomplexa should include Gregarines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.202000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine organisms : a source of biomedically relevant metallo M1, M2 and M17 exopeptidase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rivera Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ernesto Valdés Tresano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarini Arrebola Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA CUBANA DE CIENCIAS BIOLÓGICAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminobenzosuberone derivatives as PfA-M1 inhibitors: Molecular recognition and antiplasmodial evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair G Mcewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.103750. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Time-Scale Gene Expression Analysis Highlights the Infection Processes of Two Amoebophrya Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2251. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminobenzosuberone Scaffold as a Modular Chemical Tool for the Inhibition of Therapeutically Relevant M1 Aminopeptidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Marapaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Stamogiannos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Revelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (10), pp.2607. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23102607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallopeptidases of Toxoplasma gondii : in silico identification and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Escotte-Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascaline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kaltenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.26. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KBE009: An antimalarial bestatin-like inhibitor of the Plasmodium falciparum M1 aminopeptidase discovered in an Ugi multicomponent reaction-derived peptidomimetic library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gonzales-Bazerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Chamy Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanira Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (17), pp.4628-4636. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of novel non-competitive inhibitors of mammalian neutral M1 aminopeptidase (APN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Valdés-Tresanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarini Arrebola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (5), pp.216-225. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous extracts of marine invertebrates from Cuba coastline display neutral aminopeptidase inhibitory activities and effects on cancer cells and Plasmodium falciparum parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Tarnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Natural Products and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.107-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective inhibition of PfA-M1, over PfA-M17, by an amino-benzosuberone derivative blocks malaria parasites development in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tarnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.382. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-017-2032-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of apostome ciliates, Chromidina spp. (Oligohymenophorea, Opalinopsidae), parasites of cephalopods of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhikra Souidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.33. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative antibody responses against three antimalarial vaccine candidate antigens from urban and rural exposed individuals in Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo-Karl Imboumy-Limoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lydie Oyegue-Liabagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Ndidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Pegha-Moukandja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Lady Kouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.287-297. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/1886.2016.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructure of Selenidium pendula, the Type Species of Archigregarines, and Phylogenetic Relations to Other Marine Apicomplexa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valigurová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Prensier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chambouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 167 (4), pp.339-368. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoglobulin response to the low polymorphic Pf113 antigen in children from Lastoursville, South-East of Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Karl Imboumy-Limoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Maghendi-Nzondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Lady Kouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mbang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163, pp.149-156. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source Drug Discovery with the Malaria Box Compound Collection for Neglected Diseases and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley van Voorhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Adelfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida Ahyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myles Akabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (7), pp.e1005763. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1005763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Dicyemennea eledones (Wagener, 1857) (Phylum Dicyemida) from Eledone cirrhosa (Lamarck, 1798) (Mollusca: Cephalopoda: Octopoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhikra Souidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (9), pp.905-915. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-016-9659-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new lactobacilli in vivo expression system for the production and delivery of heterologous proteins at mucosal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla M Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May M. A. Bahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 363 (13), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnw117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconjugated bile salts produced by extracellular bile-salt hydrolase-like activities from the probiotic &amp;lt;em&amp;gt;Lactobacillus johnsonii&amp;lt;/em&amp;gt; La1 inhibit Giardia duodenalis in vitro growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissé Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Deregnaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.01453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to New Endoperoxide Derivatives by Electrochemical Oxidation of Substituted 3-Azabicyclo[4.1.0]hept-4-enes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadre Djily Dimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (14), pp.5584-5593. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201406138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic impairment of parasite myosin motors uncovers the contribution of host cell membrane dynamics to Toxoplasma invasion forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Touquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.97. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-016-0316-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01394800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of divergent protein domains by combining HMM-HMM comparisons and co-occurrence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ghouila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zahra Guerfali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Laouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e95275. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01060276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloartane triterpenes from the leaves of Neoboutonia macrocalyx L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Namukobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard T Kiremire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Byamukama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Kasenene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102, pp.189-196. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial screening via large-scale purification of Plasmodium falciparum Ca 2+ -ATPase 6 and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie David-Bosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lund- Winther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. L. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Buch-Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280 (21), pp.5419-5429. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.12244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biological activities of the bacterial community associated with the marine sponge Phorbas tenacior (Porifera, Demospongiae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Carré-Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Descarrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ereskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Longeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.42-52. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationships and blood distribution of antiplasmodial aminopeptidase-1 inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca F. Déprez-Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (24), pp.10909-10917. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm301506h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics for the Control of Parasites: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/610769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Functional Annotation Transfers with Inter-Species Conserved Coexpression: Application to Plasmodium Falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (35), pp.1471-2164. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00540866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminocyclopropanes as precursors of endoperoxides with antimalarial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Crousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (24), pp.5591. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ob00308e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum PfA-M1 aminopeptidase is trafficked via the parasitophorous vacuole and marginally delivered to the food vacuole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Azimzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissé Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyalwidhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.189. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-9-189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic strategies to provide functional clues to the unknown genes in Plasmodium falciparum genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2010174273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plasmodium Falciparum FcB1-Schizont-EST Collection Providing Clues to Schizont Specific Gene Structure and Polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.235-252. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00395282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of new targets for antimalarial chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.219-225. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2008153219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Selective Inhibitors of the Zinc Plasmodial Aminopeptidase PfA-M1 as Potential Antimalarial Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Beghyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (6), pp.1322-1334. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm061169b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical properties and cellular localization of Plasmodium falciparum protein disulfide isomerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Moutiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sergheraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (3), pp.337-346. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of PfDYN2, a dynamin-like protein of Plasmodium falciparum expressed in schizonts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gomes Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (7), pp.797-805. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling of four distinct trophozoite falcipains of Plasmodium falciparum by a cystatin-derived probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lecaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 386 (4), pp.401 - 406. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/BC.2005.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum genes differentially expressed during merozoite morphogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and antimalarial activity of novel, quinoline-Based, zinc metallo-aminopeptidase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sergheraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Déprez-Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (16), pp.2659-2662. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0960-894X(03)00550-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum proteinases: cloning of the putative gene coding for the merozoite proteinase for erythrocyte invasion (MPEI) and determination of hydrolysis sites of spectrin by Pf37 proteinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mercereau-Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 89 (suppl 2), pp.47-49. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0074-02761994000600012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia in a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVPC, Jun 2023, Maison Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia, which therapeutic future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du consortium anti-parasitaire et fongique « Zoonoses : évaluation des risques et stratégies thérapeutiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia intestinalis, de l'homme à l'animal et vice & versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics as Anti-Giardia Defenders: Overview on Putative Control Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alazzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryome Impact on Human Intestine Homeostasis and Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93 (9), Springer International Publishing, pp. 335-349, 2020, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44826-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Antimalarial Drug Evaluation and New Targets for Antimalarials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregnaucourt Christiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/34075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle FLORENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV isabelle 21 juillet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural triterpenic phenolic esters target PfA-M17 in Plasmodium falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel W Rangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spichty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25, pp.74. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05762-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianet Abuin-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of derivatives from the food-grade probiotic &amp;lt;i&amp;gt;Lactobacillus johnsonii&amp;lt;/i&amp;gt; CNCM I-4884 with enhanced anti-Giardia activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulius Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alazzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2474149. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2474149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protist genomics: key to understanding eukaryotic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schoenle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (10), pp.868-882. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tig.2025.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Noncompetitive Open-Flap Selective Inhibitor of Plasmepsin II with Antiplasmodial Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro A Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasel Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten G Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rudiño-Piñera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), pp.2038-2051. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.4c02059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05575994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porospora gigantea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (10), pp.886-887. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2023.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Invertebrates: A Promissory Still Unexplored Source of Inhibitors of Biomedically Relevant Metallo Aminopeptidases Belonging to the M1 and M17 Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Almeida García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ernesto Valdés Tresano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarini Arrebola Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ojeda del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (5), pp.279. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21050279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic Protists: Diversity of Adaptations to a Parasitic Lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Kolářová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valigurová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Parasitic Protists: Diversity of Adaptations to a Parasitic Lifestyle, 10 (8), pp.1560. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10081560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine gregarine genomes reveal the breadth of apicomplexan diversity with a partially conserved glideosome machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.485. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08700-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and Giardia intestinalis Infection Impact Canine Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1862. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient Acquisition and Attachment Strategies in Basal Lineages: A Tough Nut to Crack in the Evolutionary Puzzle of Apicomplexa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valigurová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1430. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9071430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmed multiple C-H bond functionalization of the privileged 4hydroxyquinoline template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ronzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (28), pp.7764-7772. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202100929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationship and molecular modelling studies of quinazolinedione derivatives MMV665916 as potential antimalarial agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spichty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.116513. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2021.116513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy confirms that Gregarina garnhami and G. acridiorum (Apicomplexa, Gregarinidae), parasites of Schistocerca gregaria and Locusta migratoria (Insecta, Orthoptera), are distinct species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2021009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid protein evolution, organellar reductions, and invasive intronic elements in the marine aerobic parasite dinoflagellate Amoebophrya spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00927-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why the –omic future of Apicomplexa should include Gregarines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.202000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine organisms : a source of biomedically relevant metallo M1, M2 and M17 exopeptidase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rivera Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ernesto Valdés Tresano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarini Arrebola Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA CUBANA DE CIENCIAS BIOLÓGICAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminobenzosuberone derivatives as PfA-M1 inhibitors: Molecular recognition and antiplasmodial evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair G Mcewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.103750. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgG antibody response against Plasmodium falciparum aminopeptidase 1 antigen in Gabonese children living in Makokou and Franceville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oyegue‐liabagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.‐k. Imboumy‐limoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bangueboussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200 (3), pp.287-298. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cei.13425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical evidences for M1-, M17- and M18-like aminopeptidases in marine invertebrates from Cuban coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rivera Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario E Valdés-Tresanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/znc-2019-0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminobenzosuberone Scaffold as a Modular Chemical Tool for the Inhibition of Therapeutically Relevant M1 Aminopeptidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Marapaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Stamogiannos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Revelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (10), pp.2607. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23102607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallopeptidases of Toxoplasma gondii : in silico identification and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Escotte-Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascaline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kaltenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.26. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Time-Scale Gene Expression Analysis Highlights the Infection Processes of Two Amoebophrya Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2251. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of novel non-competitive inhibitors of mammalian neutral M1 aminopeptidase (APN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Valdés-Tresanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarini Arrebola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (5), pp.216-225. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous extracts of marine invertebrates from Cuba coastline display neutral aminopeptidase inhibitory activities and effects on cancer cells and Plasmodium falciparum parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Tarnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Natural Products and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.107-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective inhibition of PfA-M1, over PfA-M17, by an amino-benzosuberone derivative blocks malaria parasites development in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tarnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.382. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-017-2032-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KBE009: An antimalarial bestatin-like inhibitor of the Plasmodium falciparum M1 aminopeptidase discovered in an Ugi multicomponent reaction-derived peptidomimetic library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gonzales-Bazerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Chamy Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanira Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (17), pp.4628-4636. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoglobulin response to the low polymorphic Pf113 antigen in children from Lastoursville, South-East of Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Karl Imboumy-Limoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Maghendi-Nzondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Lady Kouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mbang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163, pp.149-156. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source Drug Discovery with the Malaria Box Compound Collection for Neglected Diseases and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley van Voorhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Adelfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida Ahyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myles Akabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (7), pp.e1005763. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1005763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Dicyemennea eledones (Wagener, 1857) (Phylum Dicyemida) from Eledone cirrhosa (Lamarck, 1798) (Mollusca: Cephalopoda: Octopoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhikra Souidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (9), pp.905-915. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-016-9659-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative antibody responses against three antimalarial vaccine candidate antigens from urban and rural exposed individuals in Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo-Karl Imboumy-Limoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lydie Oyegue-Liabagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Ndidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Pegha-Moukandja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Lady Kouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.287-297. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/1886.2016.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructure of Selenidium pendula, the Type Species of Archigregarines, and Phylogenetic Relations to Other Marine Apicomplexa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valigurová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Prensier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chambouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 167 (4), pp.339-368. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new lactobacilli in vivo expression system for the production and delivery of heterologous proteins at mucosal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla M Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May M. A. Bahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 363 (13), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnw117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconjugated bile salts produced by extracellular bile-salt hydrolase-like activities from the probiotic &amp;lt;em&amp;gt;Lactobacillus johnsonii&amp;lt;/em&amp;gt; La1 inhibit Giardia duodenalis in vitro growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissé Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Deregnaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.01453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of apostome ciliates, Chromidina spp. (Oligohymenophorea, Opalinopsidae), parasites of cephalopods of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhikra Souidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.33. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to New Endoperoxide Derivatives by Electrochemical Oxidation of Substituted 3-Azabicyclo[4.1.0]hept-4-enes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadre Djily Dimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (14), pp.5584-5593. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201406138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic impairment of parasite myosin motors uncovers the contribution of host cell membrane dynamics to Toxoplasma invasion forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Touquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.97. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-016-0316-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01394800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of divergent protein domains by combining HMM-HMM comparisons and co-occurrence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ghouila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zahra Guerfali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Laouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e95275. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01060276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloartane triterpenes from the leaves of Neoboutonia macrocalyx L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Namukobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard T Kiremire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Byamukama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Kasenene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102, pp.189-196. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biological activities of the bacterial community associated with the marine sponge Phorbas tenacior (Porifera, Demospongiae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Carré-Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Descarrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ereskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Longeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.42-52. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial screening via large-scale purification of Plasmodium falciparum Ca 2+ -ATPase 6 and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie David-Bosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lund- Winther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. L. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Buch-Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280 (21), pp.5419-5429. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.12244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationships and blood distribution of antiplasmodial aminopeptidase-1 inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca F. Déprez-Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (24), pp.10909-10917. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm301506h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics for the Control of Parasites: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/610769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminocyclopropanes as precursors of endoperoxides with antimalarial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Crousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (24), pp.5591. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ob00308e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum PfA-M1 aminopeptidase is trafficked via the parasitophorous vacuole and marginally delivered to the food vacuole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Azimzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissé Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyalwidhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.189. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-9-189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic strategies to provide functional clues to the unknown genes in Plasmodium falciparum genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2010174273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Functional Annotation Transfers with Inter-Species Conserved Coexpression: Application to Plasmodium Falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (35), pp.1471-2164. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00540866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plasmodium Falciparum FcB1-Schizont-EST Collection Providing Clues to Schizont Specific Gene Structure and Polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.235-252. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00395282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of new targets for antimalarial chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.219-225. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2008153219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Selective Inhibitors of the Zinc Plasmodial Aminopeptidase PfA-M1 as Potential Antimalarial Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Beghyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (6), pp.1322-1334. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm061169b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical properties and cellular localization of Plasmodium falciparum protein disulfide isomerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Moutiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sergheraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (3), pp.337-346. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of PfDYN2, a dynamin-like protein of Plasmodium falciparum expressed in schizonts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gomes Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (7), pp.797-805. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling of four distinct trophozoite falcipains of Plasmodium falciparum by a cystatin-derived probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lecaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 386 (4), pp.401 - 406. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/BC.2005.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum genes differentially expressed during merozoite morphogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and antimalarial activity of novel, quinoline-Based, zinc metallo-aminopeptidase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sergheraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Déprez-Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (16), pp.2659-2662. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0960-894X(03)00550-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum proteinases: cloning of the putative gene coding for the merozoite proteinase for erythrocyte invasion (MPEI) and determination of hydrolysis sites of spectrin by Pf37 proteinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mercereau-Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 89 (suppl 2), pp.47-49. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0074-02761994000600012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia in a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVPC, Jun 2023, Maison Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia, which therapeutic future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du consortium anti-parasitaire et fongique « Zoonoses : évaluation des risques et stratégies thérapeutiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia intestinalis, de l'homme à l'animal et vice & versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics as Anti-Giardia Defenders: Overview on Putative Control Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alazzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryome Impact on Human Intestine Homeostasis and Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93 (9), Springer International Publishing, pp. 335-349, 2020, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44826-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Antimalarial Drug Evaluation and New Targets for Antimalarials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregnaucourt Christiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/34075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel W Rangel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albrecht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05762-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ore Francis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Archibald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2025.05.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida Garc&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ernesto Vald&#233;s Tresano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarini Arrebola S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ojeda del Sol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21050279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04455548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2023.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Kol&#225;&#345;ov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valigurov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081560" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08700-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Labat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lebon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091862" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071430" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256641v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ronzon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100929" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mourot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116513" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual Alonso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivera M&#233;ndez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E Vald&#233;s-Tresanco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bounaadja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2019-0169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyegue&#8208;liabagui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8208;k. Imboumy&#8208;limoukou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bangueboussa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cei.13425" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553206v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salomon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Marapaka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Stamogiannos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Revelant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102607" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03110320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguenin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascaline Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kaltenbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzales-Bazerio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Chamy Maluf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanira M&#233;ndez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.06.047" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valiente" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vald&#233;s-Tresanco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarini Arrebola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bounaadja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S&#225;nchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rivera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tarnus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tarnus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2032-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhikra Souidenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dellinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lou Justine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016033" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o-Karl Imboumy-Limoukou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lydie Oyegue-Liabagui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ndidi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pegha-Moukandja" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lady Kouna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1886.2016.00027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prensier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.06.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Karl Imboumy-Limoukou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Maghendi-Nzondo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mbang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.08.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-135DPH0J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley van Voorhis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adams" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adelfio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Ahyong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Akabas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005763" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-016-9659-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla M Mansour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May M. A. Bahr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw117" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637819v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Sow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01453" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178411v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nuter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre Djily Dim&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406138" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX5M3WR8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01394800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bichet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Touquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meissner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-016-0316-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060276v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouila" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zahra Guerfali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Laouini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095275" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Namukobe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard T Kiremire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Byamukama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Kasenene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.02.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2JZV0T1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904306v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie David-Bosne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lund- Winther" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. L. Hansen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Buch-Pedersen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12244" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456679v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Descarrega" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Longeon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12154" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051765v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca F. D&#233;prez-Poulain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Piveteau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dassonneville" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301506h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/610769" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-35" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madelaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crousse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00308e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3FLZKVZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Azimzadeh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#232;ze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nyalwidhe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-189" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659756v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010174273" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070082v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153219" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Beghyn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;prez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm061169b" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WMLJV8TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070098v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Girault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sergheraert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.11.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH5K2MKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070094v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charneau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Bastos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gomes Ribeiro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santana" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.02.020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7RHD1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904301v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Montagne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gauthier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2005.048" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/331E562F6F04A19CF6FE6BD9C07A6EFCB5926C63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070129v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867485v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Flipo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D&#233;prez-Poulain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(03)00550-X" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881542v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bonniec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grellier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02761994000600012" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541093v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541065v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881564v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44826-4_24" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867444v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deregnaucourt Christiane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Isabelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34075" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel W Rangel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albrecht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05762-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ore Francis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Archibald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2025.05.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05575994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Valiente" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasel Guerra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten G Wolf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rudi&#241;o-Pi&#241;era" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c02059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04455548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2023.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ernesto Vald&#233;s Tresano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarini Arrebola S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ojeda del Sol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21050279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Kol&#225;&#345;ov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valigurov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081560" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08700-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lebon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091862" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071430" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ronzon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100929" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mourot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116513" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Labat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual Alonso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivera M&#233;ndez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salomon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bounaadja" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103750" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyegue&#8208;liabagui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8208;k. Imboumy&#8208;limoukou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bangueboussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cei.13425" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E Vald&#233;s-Tresanco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2019-0169" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Marapaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Stamogiannos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Revelant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102607" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03110320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguenin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascaline Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kaltenbach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valiente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garcia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vald&#233;s-Tresanco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarini Arrebola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bounaadja" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S&#225;nchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rivera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tarnus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tarnus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2032-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134397v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzales-Bazerio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Chamy Maluf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanira M&#233;ndez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.06.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Karl Imboumy-Limoukou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Maghendi-Nzondo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lady Kouna" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mbang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.08.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-135DPH0J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley van Voorhis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adams" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adelfio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Ahyong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Akabas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005763" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhikra Souidenne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dellinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-016-9659-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134412v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o-Karl Imboumy-Limoukou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lydie Oyegue-Liabagui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ndidi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pegha-Moukandja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1886.2016.00027" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338422v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prensier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.06.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla M Mansour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May M. A. Bahr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw117" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637819v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Sow" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01453" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lou Justine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nuter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre Djily Dim&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406138" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX5M3WR8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01394800v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bichet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Touquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gonzalez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meissner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-016-0316-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouila" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zahra Guerfali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Laouini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095275" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Namukobe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard T Kiremire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Byamukama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Kasenene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.02.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2JZV0T1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456679v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Descarrega" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Longeon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12154" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie David-Bosne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lund- Winther" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. L. Hansen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Buch-Pedersen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12244" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051765v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca F. D&#233;prez-Poulain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Piveteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dassonneville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301506h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047396v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/610769" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madelaine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crousse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00308e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3FLZKVZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904304v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Azimzadeh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#232;ze" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nyalwidhe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-189" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010174273" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540866v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-35" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070082v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153219" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904302v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Beghyn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;prez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm061169b" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WMLJV8TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070098v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Girault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sergheraert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.11.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH5K2MKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Bastos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gomes Ribeiro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.02.020" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7RHD1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904301v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Montagne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gauthier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2005.048" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/331E562F6F04A19CF6FE6BD9C07A6EFCB5926C63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867485v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Flipo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D&#233;prez-Poulain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(03)00550-X" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881542v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bonniec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grellier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02761994000600012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541093v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541065v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541459v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881564v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44826-4_24" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867444v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deregnaucourt Christiane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Isabelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34075" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>