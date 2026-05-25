--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle FLORENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV isabelle 21 juillet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural triterpenic phenolic esters target PfA-M17 in Plasmodium falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel W Rangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spichty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25, pp.74. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05762-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianet Abuin-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of derivatives from the food-grade probiotic &amp;lt;i&amp;gt;Lactobacillus johnsonii&amp;lt;/i&amp;gt; CNCM I-4884 with enhanced anti-Giardia activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulius Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alazzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2474149. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2474149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protist genomics: key to understanding eukaryotic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schoenle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (10), pp.868-882. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tig.2025.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Noncompetitive Open-Flap Selective Inhibitor of Plasmepsin II with Antiplasmodial Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro A Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasel Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten G Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rudiño-Piñera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), pp.2038-2051. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.4c02059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05575994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porospora gigantea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (10), pp.886-887. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2023.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Invertebrates: A Promissory Still Unexplored Source of Inhibitors of Biomedically Relevant Metallo Aminopeptidases Belonging to the M1 and M17 Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Almeida García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ernesto Valdés Tresano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarini Arrebola Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ojeda del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (5), pp.279. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21050279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic Protists: Diversity of Adaptations to a Parasitic Lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Kolářová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valigurová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Parasitic Protists: Diversity of Adaptations to a Parasitic Lifestyle, 10 (8), pp.1560. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10081560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine gregarine genomes reveal the breadth of apicomplexan diversity with a partially conserved glideosome machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.485. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08700-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and Giardia intestinalis Infection Impact Canine Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1862. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient Acquisition and Attachment Strategies in Basal Lineages: A Tough Nut to Crack in the Evolutionary Puzzle of Apicomplexa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valigurová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1430. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9071430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmed multiple C-H bond functionalization of the privileged 4hydroxyquinoline template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ronzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (28), pp.7764-7772. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202100929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationship and molecular modelling studies of quinazolinedione derivatives MMV665916 as potential antimalarial agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spichty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.116513. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2021.116513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy confirms that Gregarina garnhami and G. acridiorum (Apicomplexa, Gregarinidae), parasites of Schistocerca gregaria and Locusta migratoria (Insecta, Orthoptera), are distinct species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2021009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid protein evolution, organellar reductions, and invasive intronic elements in the marine aerobic parasite dinoflagellate Amoebophrya spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00927-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why the –omic future of Apicomplexa should include Gregarines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.202000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine organisms : a source of biomedically relevant metallo M1, M2 and M17 exopeptidase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rivera Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ernesto Valdés Tresano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarini Arrebola Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA CUBANA DE CIENCIAS BIOLÓGICAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminobenzosuberone derivatives as PfA-M1 inhibitors: Molecular recognition and antiplasmodial evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair G Mcewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.103750. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgG antibody response against Plasmodium falciparum aminopeptidase 1 antigen in Gabonese children living in Makokou and Franceville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oyegue‐liabagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.‐k. Imboumy‐limoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bangueboussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200 (3), pp.287-298. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cei.13425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical evidences for M1-, M17- and M18-like aminopeptidases in marine invertebrates from Cuban coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rivera Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario E Valdés-Tresanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/znc-2019-0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminobenzosuberone Scaffold as a Modular Chemical Tool for the Inhibition of Therapeutically Relevant M1 Aminopeptidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Marapaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Stamogiannos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Revelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (10), pp.2607. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23102607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallopeptidases of Toxoplasma gondii : in silico identification and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Escotte-Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascaline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kaltenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.26. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Time-Scale Gene Expression Analysis Highlights the Infection Processes of Two Amoebophrya Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2251. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of novel non-competitive inhibitors of mammalian neutral M1 aminopeptidase (APN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Valdés-Tresanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarini Arrebola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (5), pp.216-225. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous extracts of marine invertebrates from Cuba coastline display neutral aminopeptidase inhibitory activities and effects on cancer cells and Plasmodium falciparum parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Tarnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Natural Products and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.107-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective inhibition of PfA-M1, over PfA-M17, by an amino-benzosuberone derivative blocks malaria parasites development in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tarnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.382. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-017-2032-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KBE009: An antimalarial bestatin-like inhibitor of the Plasmodium falciparum M1 aminopeptidase discovered in an Ugi multicomponent reaction-derived peptidomimetic library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gonzales-Bazerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Chamy Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanira Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (17), pp.4628-4636. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoglobulin response to the low polymorphic Pf113 antigen in children from Lastoursville, South-East of Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Karl Imboumy-Limoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Maghendi-Nzondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Lady Kouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mbang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163, pp.149-156. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source Drug Discovery with the Malaria Box Compound Collection for Neglected Diseases and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley van Voorhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Adelfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida Ahyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myles Akabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (7), pp.e1005763. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1005763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Dicyemennea eledones (Wagener, 1857) (Phylum Dicyemida) from Eledone cirrhosa (Lamarck, 1798) (Mollusca: Cephalopoda: Octopoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhikra Souidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (9), pp.905-915. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-016-9659-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative antibody responses against three antimalarial vaccine candidate antigens from urban and rural exposed individuals in Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo-Karl Imboumy-Limoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lydie Oyegue-Liabagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Ndidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Pegha-Moukandja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Lady Kouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.287-297. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/1886.2016.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructure of Selenidium pendula, the Type Species of Archigregarines, and Phylogenetic Relations to Other Marine Apicomplexa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valigurová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Prensier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chambouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 167 (4), pp.339-368. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new lactobacilli in vivo expression system for the production and delivery of heterologous proteins at mucosal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla M Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May M. A. Bahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 363 (13), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnw117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconjugated bile salts produced by extracellular bile-salt hydrolase-like activities from the probiotic &amp;lt;em&amp;gt;Lactobacillus johnsonii&amp;lt;/em&amp;gt; La1 inhibit Giardia duodenalis in vitro growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissé Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Deregnaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.01453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of apostome ciliates, Chromidina spp. (Oligohymenophorea, Opalinopsidae), parasites of cephalopods of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhikra Souidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.33. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to New Endoperoxide Derivatives by Electrochemical Oxidation of Substituted 3-Azabicyclo[4.1.0]hept-4-enes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadre Djily Dimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (14), pp.5584-5593. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201406138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic impairment of parasite myosin motors uncovers the contribution of host cell membrane dynamics to Toxoplasma invasion forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Touquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.97. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-016-0316-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01394800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of divergent protein domains by combining HMM-HMM comparisons and co-occurrence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ghouila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zahra Guerfali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Laouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e95275. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01060276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloartane triterpenes from the leaves of Neoboutonia macrocalyx L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Namukobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard T Kiremire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Byamukama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Kasenene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102, pp.189-196. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biological activities of the bacterial community associated with the marine sponge Phorbas tenacior (Porifera, Demospongiae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Carré-Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Descarrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ereskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Longeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.42-52. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial screening via large-scale purification of Plasmodium falciparum Ca 2+ -ATPase 6 and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie David-Bosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lund- Winther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. L. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Buch-Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280 (21), pp.5419-5429. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.12244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationships and blood distribution of antiplasmodial aminopeptidase-1 inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca F. Déprez-Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (24), pp.10909-10917. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm301506h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics for the Control of Parasites: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/610769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminocyclopropanes as precursors of endoperoxides with antimalarial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Crousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (24), pp.5591. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ob00308e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum PfA-M1 aminopeptidase is trafficked via the parasitophorous vacuole and marginally delivered to the food vacuole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Azimzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissé Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyalwidhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.189. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-9-189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic strategies to provide functional clues to the unknown genes in Plasmodium falciparum genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2010174273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Functional Annotation Transfers with Inter-Species Conserved Coexpression: Application to Plasmodium Falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (35), pp.1471-2164. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00540866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plasmodium Falciparum FcB1-Schizont-EST Collection Providing Clues to Schizont Specific Gene Structure and Polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.235-252. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00395282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of new targets for antimalarial chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.219-225. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2008153219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Selective Inhibitors of the Zinc Plasmodial Aminopeptidase PfA-M1 as Potential Antimalarial Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Beghyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (6), pp.1322-1334. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm061169b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical properties and cellular localization of Plasmodium falciparum protein disulfide isomerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Moutiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sergheraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (3), pp.337-346. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of PfDYN2, a dynamin-like protein of Plasmodium falciparum expressed in schizonts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gomes Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (7), pp.797-805. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling of four distinct trophozoite falcipains of Plasmodium falciparum by a cystatin-derived probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lecaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 386 (4), pp.401 - 406. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/BC.2005.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum genes differentially expressed during merozoite morphogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and antimalarial activity of novel, quinoline-Based, zinc metallo-aminopeptidase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sergheraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Déprez-Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (16), pp.2659-2662. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0960-894X(03)00550-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum proteinases: cloning of the putative gene coding for the merozoite proteinase for erythrocyte invasion (MPEI) and determination of hydrolysis sites of spectrin by Pf37 proteinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mercereau-Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 89 (suppl 2), pp.47-49. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0074-02761994000600012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia in a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVPC, Jun 2023, Maison Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia, which therapeutic future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du consortium anti-parasitaire et fongique « Zoonoses : évaluation des risques et stratégies thérapeutiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia intestinalis, de l'homme à l'animal et vice & versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics as Anti-Giardia Defenders: Overview on Putative Control Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alazzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryome Impact on Human Intestine Homeostasis and Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93 (9), Springer International Publishing, pp. 335-349, 2020, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44826-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Antimalarial Drug Evaluation and New Targets for Antimalarials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregnaucourt Christiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/34075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle FLORENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV isabelle 21 juillet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural triterpenic phenolic esters target PfA-M17 in Plasmodium falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel W Rangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spichty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25, pp.74. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05762-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianet Abuin-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Noncompetitive Open-Flap Selective Inhibitor of Plasmepsin II with Antiplasmodial Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro A Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasel Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten G Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rudiño-Piñera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (4), pp.2038-2051. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.4c02059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05575994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of derivatives from the food-grade probiotic &amp;lt;i&amp;gt;Lactobacillus johnsonii&amp;lt;/i&amp;gt; CNCM I-4884 with enhanced anti-Giardia activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulius Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alazzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2474149. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2474149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protist genomics: key to understanding eukaryotic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schoenle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Burki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (10), pp.868-882. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tig.2025.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Invertebrates: A Promissory Still Unexplored Source of Inhibitors of Biomedically Relevant Metallo Aminopeptidases Belonging to the M1 and M17 Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Almeida García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ernesto Valdés Tresano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarini Arrebola Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ojeda del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (5), pp.279. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21050279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porospora gigantea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (10), pp.886-887. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2023.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic Protists: Diversity of Adaptations to a Parasitic Lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Kolářová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valigurová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Parasitic Protists: Diversity of Adaptations to a Parasitic Lifestyle, 10 (8), pp.1560. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10081560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine gregarine genomes reveal the breadth of apicomplexan diversity with a partially conserved glideosome machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.485. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08700-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid protein evolution, organellar reductions, and invasive intronic elements in the marine aerobic parasite dinoflagellate Amoebophrya spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00927-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy confirms that Gregarina garnhami and G. acridiorum (Apicomplexa, Gregarinidae), parasites of Schistocerca gregaria and Locusta migratoria (Insecta, Orthoptera), are distinct species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.12. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2021009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and Giardia intestinalis Infection Impact Canine Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1862. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient Acquisition and Attachment Strategies in Basal Lineages: A Tough Nut to Crack in the Evolutionary Puzzle of Apicomplexa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valigurová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1430. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9071430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmed multiple C-H bond functionalization of the privileged 4hydroxyquinoline template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ronzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (28), pp.7764-7772. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202100929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationship and molecular modelling studies of quinazolinedione derivatives MMV665916 as potential antimalarial agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spichty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.116513. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2021.116513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical evidences for M1-, M17- and M18-like aminopeptidases in marine invertebrates from Cuban coastline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rivera Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario E Valdés-Tresanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/znc-2019-0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgG antibody response against Plasmodium falciparum aminopeptidase 1 antigen in Gabonese children living in Makokou and Franceville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oyegue‐liabagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.‐k. Imboumy‐limoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bangueboussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200 (3), pp.287-298. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cei.13425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why the –omic future of Apicomplexa should include Gregarines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.202000006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine organisms : a source of biomedically relevant metallo M1, M2 and M17 exopeptidase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rivera Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ernesto Valdés Tresano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarini Arrebola Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA CUBANA DE CIENCIAS BIOLÓGICAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminobenzosuberone derivatives as PfA-M1 inhibitors: Molecular recognition and antiplasmodial evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair G Mcewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.103750. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Time-Scale Gene Expression Analysis Highlights the Infection Processes of Two Amoebophrya Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2251. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallopeptidases of Toxoplasma gondii : in silico identification and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Escotte-Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascaline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kaltenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.26. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminobenzosuberone Scaffold as a Modular Chemical Tool for the Inhibition of Therapeutically Relevant M1 Aminopeptidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Marapaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Stamogiannos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Revelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (10), pp.2607. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23102607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KBE009: An antimalarial bestatin-like inhibitor of the Plasmodium falciparum M1 aminopeptidase discovered in an Ugi multicomponent reaction-derived peptidomimetic library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gonzales-Bazerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Chamy Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanira Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (17), pp.4628-4636. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous extracts of marine invertebrates from Cuba coastline display neutral aminopeptidase inhibitory activities and effects on cancer cells and Plasmodium falciparum parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Tarnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Natural Products and Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.107-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of novel non-competitive inhibitors of mammalian neutral M1 aminopeptidase (APN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isel Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Valdés-Tresanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yarini Arrebola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (5), pp.216-225. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective inhibition of PfA-M1, over PfA-M17, by an amino-benzosuberone derivative blocks malaria parasites development in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tarnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.382. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-017-2032-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of apostome ciliates, Chromidina spp. (Oligohymenophorea, Opalinopsidae), parasites of cephalopods of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhikra Souidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.33. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative antibody responses against three antimalarial vaccine candidate antigens from urban and rural exposed individuals in Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo-Karl Imboumy-Limoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lydie Oyegue-Liabagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Ndidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Pegha-Moukandja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Lady Kouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.287-297. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/1886.2016.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructure of Selenidium pendula, the Type Species of Archigregarines, and Phylogenetic Relations to Other Marine Apicomplexa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Valigurová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Prensier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chambouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 167 (4), pp.339-368. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source Drug Discovery with the Malaria Box Compound Collection for Neglected Diseases and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley van Voorhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Adelfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida Ahyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myles Akabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (7), pp.e1005763. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1005763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoglobulin response to the low polymorphic Pf113 antigen in children from Lastoursville, South-East of Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Karl Imboumy-Limoukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Maghendi-Nzondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Lady Kouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mbang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163, pp.149-156. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of Dicyemennea eledones (Wagener, 1857) (Phylum Dicyemida) from Eledone cirrhosa (Lamarck, 1798) (Mollusca: Cephalopoda: Octopoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhikra Souidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (9), pp.905-915. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11230-016-9659-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new lactobacilli in vivo expression system for the production and delivery of heterologous proteins at mucosal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla M Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May M. A. Bahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 363 (13), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnw117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconjugated bile salts produced by extracellular bile-salt hydrolase-like activities from the probiotic &amp;lt;em&amp;gt;Lactobacillus johnsonii&amp;lt;/em&amp;gt; La1 inhibit Giardia duodenalis in vitro growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissé Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Deregnaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.01453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to New Endoperoxide Derivatives by Electrochemical Oxidation of Substituted 3-Azabicyclo[4.1.0]hept-4-enes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Nuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadre Djily Dimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bounaadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (14), pp.5584-5593. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201406138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic impairment of parasite myosin motors uncovers the contribution of host cell membrane dynamics to Toxoplasma invasion forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Touquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.97. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-016-0316-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01394800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of divergent protein domains by combining HMM-HMM comparisons and co-occurrence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ghouila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Zahra Guerfali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Laouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e95275. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01060276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloartane triterpenes from the leaves of Neoboutonia macrocalyx L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Namukobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard T Kiremire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Byamukama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M Kasenene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102, pp.189-196. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial screening via large-scale purification of Plasmodium falciparum Ca 2+ -ATPase 6 and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie David-Bosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lund- Winther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. L. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Buch-Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280 (21), pp.5419-5429. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.12244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biological activities of the bacterial community associated with the marine sponge Phorbas tenacior (Porifera, Demospongiae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Carré-Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Descarrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ereskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Longeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.42-52. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationships and blood distribution of antiplasmodial aminopeptidase-1 inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca F. Déprez-Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (24), pp.10909-10917. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm301506h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics for the Control of Parasites: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/610769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Functional Annotation Transfers with Inter-Species Conserved Coexpression: Application to Plasmodium Falciparum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (35), pp.1471-2164. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00540866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum PfA-M1 aminopeptidase is trafficked via the parasitophorous vacuole and marginally delivered to the food vacuole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Azimzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissé Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Nyalwidhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.189. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-9-189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminocyclopropanes as precursors of endoperoxides with antimalarial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Crousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (24), pp.5591. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ob00308e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatic strategies to provide functional clues to the unknown genes in Plasmodium falciparum genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2010174273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plasmodium Falciparum FcB1-Schizont-EST Collection Providing Clues to Schizont Specific Gene Structure and Polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Artiguenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.235-252. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00395282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of new targets for antimalarial chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.219-225. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2008153219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Selective Inhibitors of the Zinc Plasmodial Aminopeptidase PfA-M1 as Potential Antimalarial Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Beghyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (6), pp.1322-1334. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm061169b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical properties and cellular localization of Plasmodium falciparum protein disulfide isomerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mouray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Moutiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sergheraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (3), pp.337-346. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of PfDYN2, a dynamin-like protein of Plasmodium falciparum expressed in schizonts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gomes Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (7), pp.797-805. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling of four distinct trophozoite falcipains of Plasmodium falciparum by a cystatin-derived probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lecaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schrével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 386 (4), pp.401 - 406. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/BC.2005.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02904301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum genes differentially expressed during merozoite morphogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and antimalarial activity of novel, quinoline-Based, zinc metallo-aminopeptidase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sergheraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Déprez-Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (16), pp.2659-2662. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0960-894X(03)00550-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum proteinases: cloning of the putative gene coding for the merozoite proteinase for erythrocyte invasion (MPEI) and determination of hydrolysis sites of spectrin by Pf37 proteinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Bonniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mercereau-Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 89 (suppl 2), pp.47-49. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0074-02761994000600012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotiques de nouvelles génération contre les parasitoses intestinales : une stratégie One Health prometteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactéries lactiques au cœur des écosystèmes et de l’innovation scientifique : 25ème colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biothérapies à base d’hydrolases des sels biliaires dans la lutte contre la giardiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème journée du CAPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia in a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVPC, Jun 2023, Maison Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia, which therapeutic future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du consortium anti-parasitaire et fongique « Zoonoses : évaluation des risques et stratégies thérapeutiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia intestinalis, de l'homme à l'animal et vice & versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics as Anti-Giardia Defenders: Overview on Putative Control Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alazzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryome Impact on Human Intestine Homeostasis and Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93 (9), Springer International Publishing, pp. 335-349, 2020, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44826-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Antimalarial Drug Evaluation and New Targets for Antimalarials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregnaucourt Christiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/34075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel W Rangel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albrecht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05762-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ore Francis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Archibald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2025.05.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05575994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Valiente" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasel Guerra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten G Wolf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rudi&#241;o-Pi&#241;era" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c02059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04455548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2023.05.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ernesto Vald&#233;s Tresano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarini Arrebola S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ojeda del Sol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21050279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Kol&#225;&#345;ov&#225;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valigurov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081560" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08700-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lebon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091862" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071430" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ronzon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100929" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mourot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116513" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Labat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual Alonso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivera M&#233;ndez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salomon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bounaadja" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103750" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyegue&#8208;liabagui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8208;k. Imboumy&#8208;limoukou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bangueboussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cei.13425" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E Vald&#233;s-Tresanco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2019-0169" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Marapaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Stamogiannos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Revelant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102607" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03110320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguenin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascaline Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kaltenbach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valiente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garcia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vald&#233;s-Tresanco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarini Arrebola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bounaadja" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S&#225;nchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rivera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tarnus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tarnus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2032-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134397v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzales-Bazerio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Chamy Maluf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanira M&#233;ndez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.06.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Karl Imboumy-Limoukou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Maghendi-Nzondo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lady Kouna" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mbang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.08.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-135DPH0J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley van Voorhis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adams" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adelfio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Ahyong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Akabas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005763" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhikra Souidenne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dellinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-016-9659-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134412v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o-Karl Imboumy-Limoukou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lydie Oyegue-Liabagui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ndidi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pegha-Moukandja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1886.2016.00027" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338422v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prensier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.06.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla M Mansour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May M. A. Bahr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw117" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637819v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Sow" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01453" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lou Justine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nuter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre Djily Dim&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406138" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX5M3WR8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01394800v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bichet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Touquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gonzalez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meissner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-016-0316-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouila" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zahra Guerfali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Laouini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095275" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Namukobe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard T Kiremire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Byamukama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Kasenene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.02.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2JZV0T1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456679v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Descarrega" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Longeon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12154" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie David-Bosne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lund- Winther" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. L. Hansen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Buch-Pedersen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12244" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051765v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca F. D&#233;prez-Poulain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Piveteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dassonneville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301506h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047396v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/610769" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madelaine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crousse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00308e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3FLZKVZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904304v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Azimzadeh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#232;ze" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nyalwidhe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-189" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010174273" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540866v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-35" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070082v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153219" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904302v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Beghyn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;prez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm061169b" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WMLJV8TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070098v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Girault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sergheraert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.11.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH5K2MKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Bastos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gomes Ribeiro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.02.020" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7RHD1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904301v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Montagne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gauthier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2005.048" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/331E562F6F04A19CF6FE6BD9C07A6EFCB5926C63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867485v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Flipo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D&#233;prez-Poulain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(03)00550-X" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881542v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bonniec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grellier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02761994000600012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541093v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541065v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541459v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881564v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44826-4_24" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867444v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deregnaucourt Christiane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Isabelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34075" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel W Rangel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albrecht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05762-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05575994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A Valiente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasel Guerra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten G Wolf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rudi&#241;o-Pi&#241;era" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c02059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ore Francis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Archibald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2025.05.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ernesto Vald&#233;s Tresano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarini Arrebola S&#225;nchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ojeda del Sol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21050279" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04455548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2023.05.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Kol&#225;&#345;ov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valigurov&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081560" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schr&#233;vel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08700-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Chapuis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Labat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lebon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071430" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ronzon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100929" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432154v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mourot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116513" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902526v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual Alonso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivera M&#233;ndez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E Vald&#233;s-Tresanco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bounaadja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2019-0169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyegue&#8208;liabagui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8208;k. Imboumy&#8208;limoukou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bangueboussa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cei.13425" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salomon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103750" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03110320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguenin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascaline Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kaltenbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Marapaka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Stamogiannos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Revelant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102607" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134397v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzales-Bazerio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Chamy Maluf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanira M&#233;ndez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.06.047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bounaadja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S&#225;nchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rivera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tarnus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valiente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vald&#233;s-Tresanco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarini Arrebola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tarnus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2032-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368204v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhikra Souidenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dellinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lou Justine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o-Karl Imboumy-Limoukou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lydie Oyegue-Liabagui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ndidi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pegha-Moukandja" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lady Kouna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1886.2016.00027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01338422v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prensier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.06.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley van Voorhis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adams" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adelfio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Ahyong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Akabas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005763" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Karl Imboumy-Limoukou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Maghendi-Nzondo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mbang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2016.08.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-135DPH0J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11230-016-9659-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla M Mansour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May M. A. Bahr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw117" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Sow" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01453" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Nuter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre Djily Dim&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406138" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX5M3WR8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01394800v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bichet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Touquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gonzalez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meissner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-016-0316-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouila" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zahra Guerfali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Laouini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095275" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Namukobe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard T Kiremire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Byamukama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Kasenene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.02.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2JZV0T1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904306v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie David-Bosne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lund- Winther" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. L. Hansen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Buch-Pedersen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12244" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Carr&#233;-Mlouka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Descarrega" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Longeon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12154" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051765v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca F. D&#233;prez-Poulain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Piveteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dassonneville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301506h" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047396v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/610769" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540866v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-35" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Azimzadeh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#232;ze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nyalwidhe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-189" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madelaine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crousse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00308e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3FLZKVZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659756v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010174273" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070082v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2008153219" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904302v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Beghyn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;prez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm061169b" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WMLJV8TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070098v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Moutiez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Girault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sergheraert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.11.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH5K2MKB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Bastos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gomes Ribeiro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.02.020" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB7RHD1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02904301v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Montagne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gauthier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2005.048" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/331E562F6F04A19CF6FE6BD9C07A6EFCB5926C63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867485v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Flipo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D&#233;prez-Poulain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(03)00550-X" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881542v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bonniec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grellier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02761994000600012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630936v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oliveira" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rousset" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630917v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541093v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541065v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541459v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881564v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44826-4_24" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867444v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deregnaucourt Christiane" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Isabelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34075" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>