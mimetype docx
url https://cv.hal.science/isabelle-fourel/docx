--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure and resistance to anticoagulant rodenticides in invasive and endemic Chadian urban rodent species to develop a rational management strategy</w:t>
+                <w:t xml:space="preserve">Stereoselective bioaccumulation of chiral anticoagulant rodenticides in the liver of predatory and scavenging raptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Barka Mahamat</w:t>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Groud</w:t>
+                <w:t xml:space="preserve">Florence Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudy Imar Djibrine</w:t>
+                <w:t xml:space="preserve">Pascal Orabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sionfoungo Daouda Soro</w:t>
+                <w:t xml:space="preserve">Steve Augiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+                <w:t xml:space="preserve">François-Xavier Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80 (11), pp.5500-5509. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 917, pp.170545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.7911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565967v1</w:t>
+                <w:t xml:space="preserve">hal-04652589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective bioaccumulation of chiral anticoagulant rodenticides in the liver of predatory and scavenging raptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exposure and resistance to anticoagulant rodenticides in invasive and endemic Chadian urban rodent species to develop a rational management strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Barka Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soudy Imar Djibrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sionfoungo Daouda Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 917, pp.170545. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (11), pp.5500-5509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.7911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652589v1</w:t>
+                <w:t xml:space="preserve">hal-04565967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of the Faecal and Plasma Matrix for Monitoring the Exposure of Wildlife or Domestic Animals to Anticoagulant Rodenticides</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 97, pp.104033. </w:t>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (2), pp.535-544. </w:t>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiomer fraction evaluation of the four stereoisomers of second-generation anticoagulant rodenticides in biological matrices with polysaccharide-based chiral selectors and liquid chromatography tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1676, pp.463209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -880,51 +880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meg-Anne Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -988,64 +988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the hepatic residues of cis- and trans-diastereoisomers of second generation anticoagulant rodenticides reveals a different bioaccumulation of diastereoisomers in the food chain of the Réunion harrier (Circus maillardi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1092,51 +1092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiomeric fraction evaluation of the four stereoisomers of difethialone in biological matrices of rat by two enantioselective liquid chromatography tandem mass spectrometry methods: Chiral stationary phase or derivatization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1209,51 +1209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative biological properties of the four stereoisomers of difethialone, a second-generation anticoagulant rodenticide, in rats: development of a model allowing to choose the appropriate stereoisomeric ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolan Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1369,51 +1369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1503,51 +1503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Mouette-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shira Taufana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1624,51 +1624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meg-Anne Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1784,51 +1784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ornithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (1), pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1853,51 +1853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry characterization of anticoagulant rodenticides and hydroxyl metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Berlioz‐barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Ovarbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,77 +2121,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Augiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 234, pp.37-44. </w:t>
@@ -2223,431 +2223,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do bromadiolone treatments to control grassland water voles (Arvicola scherman) affect small mustelid abundance?</w:t>
+                <w:t xml:space="preserve">Intranasal dexmedetomidine in healthy beagles: An echocardiographic and pharmacokinetic/pharmacodynamic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Fernandez-De-Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">B. Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Couval</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M. Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Micieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.5194⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 251, pp.105346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.105346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874116v1</w:t>
+                <w:t xml:space="preserve">hal-02955868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal dexmedetomidine in healthy beagles: An echocardiographic and pharmacokinetic/pharmacodynamic study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Do bromadiolone treatments to control grassland water voles (Arvicola scherman) affect small mustelid abundance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernandez-De-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.105346⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (4), pp.900-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02955868v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intranasal dexmedetomidine in healthy beagles: An echocardiographic and pharmacokinetic/pharmacodynamic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Micieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 251, pp.105346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.105346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2677,51 +2677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2954,51 +2954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bublot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Vogl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3049,51 +3049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver and fecal samples suggest differential exposure of red fox (Vulpes vulpes) to trans- and cis-bromadiolone in areas from France treated with plant protection products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,51 +3179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereochemistry: a tool to modify pharmacokinetics properties of anticoagulant rodenticides without modifying their efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3300,51 +3300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Espana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3408,90 +3408,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive monitoring of red fox exposure to rodenticides from scats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.777 - 783. </w:t>
@@ -3676,51 +3676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effects of an intravenous lidocaine infusion combined with 1% isoflurane versus 2% isoflurane alone on selected cardiovascular variables and recovery characteristics during equine general anaesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Nottrott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3793,51 +3793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cis-bromadiolone diastereoisomer is not involved in bromadiolone Red Kite (Milvus milvus) poisoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Damin-Pernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,51 +3910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell LC–MS/MS method for quantification of second generation anticoagulant rodenticides diastereoisomers in rat liver in relationship with exposure of wild rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Damin-Pernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Espana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4187,51 +4187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4342,51 +4342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Montagut-Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Andru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (1), pp.144-150. </w:t>
@@ -4437,51 +4437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iophenoxic acid derivatives as markers of oral baits to wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4596,51 +4596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4854,51 +4854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone K. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4983,51 +4983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5112,51 +5112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone K. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5241,51 +5241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5383,51 +5383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Matagrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5633,51 +5633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5775,51 +5775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Matagrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5896,51 +5896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hodroge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Longin-Sauvageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6038,51 +6038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Benredouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6172,51 +6172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hodroge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Longin-Sauvageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6422,51 +6422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a New Liquid Chromatography-Tandem Mass Spectrometry Ion-Trap Technique for the Simultaneous Determination of Thirteen Anticoagulant Rodenticides, Drugs, or Natural Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,51 +6552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of bromadiolone residues in fox faeces by LC/ESI-MS in relationship with toxicological data and clinical signs after repeated exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6685,51 +6685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a New Liquid Chromatography-Tandem Mass Spectrometry Ion-Trap Technique for the Simultaneous Determination of Thirteen Anticoagulant Rodenticides, Drugs, or Natural Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6815,51 +6815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of bromadiolone residues in fox faeces by LC/ESI-MS in relationship with toxicological data and clinical signs after repeated exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Cœurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,51 +6948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Water Droplet Size Distributions by Low Resolution PFG-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,51 +7064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the intermediate phase in milk fat by low-resolution nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7180,51 +7180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Water Droplet Size Distributions by Low Resolution PFG-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,51 +7296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring site-specific natural hydrogen isotope fractionation using a novel phosphorus-containing chiral discriminating reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hägele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7474,51 +7474,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endangered raptor in the Réunion Island : stereochemistry can help to reduce anticoagulant rodenticides secondary exposure. Are stereoisomers all persistent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7556,51 +7556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereochemistry as a way to reduce ecotoxicity associated to anticoagulant rodenticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,51 +7690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new generation of ecofriendly anticoagulant rodenticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7837,51 +7837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Mouette-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shira Taufana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7949,51 +7949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ovarbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8074,51 +8074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,51 +8225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Augiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Congrès du Groupe Français de recherche sur les Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
@@ -8324,51 +8324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8417,299 +8417,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemistry: a tool to modify pharmacokinetics properties of anticoagulant rodenticides without modifying their efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the way to decrease ecotoxicity of second generation rodenticides based on their stereochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">28th Vertebrate Pest Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rohnert Park, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738381v1</w:t>
+                <w:t xml:space="preserve">hal-04929018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the way to decrease ecotoxicity of second generation rodenticides based on their stereochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereochemistry: a tool to modify pharmacokinetics properties of anticoagulant rodenticides without modifying their efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Vertebrate Pest Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rohnert Park, California, United States</w:t>
+              <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929018v1</w:t>
+                <w:t xml:space="preserve">hal-02738381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics of dexmedetomidine after intranasal administration and its echocardiographic effects in healthy dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Micieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Grenada, Grenada</w:t>
@@ -8902,51 +8902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9040,51 +9040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 20. Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sevilla, Spain</w:t>
@@ -9139,77 +9139,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Vertebrate Pest Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9260,51 +9260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9404,51 +9404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of unweaned calves to the toxic compound of giant fennel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9525,51 +9525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of unweaned calves to the toxic compound of giant fennel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,51 +9659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Defaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9810,51 +9810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Meeting SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
@@ -9928,51 +9928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisoning by Anticoagulant Rodenticides in Humans and Animals: Causes and Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Queffélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10218,51 +10218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barka Mahamat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soudy Imar Djibrine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sionfoungo Daouda Soro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7911" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Orabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170545" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rached" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mahjoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2022.104033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543058v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caruel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03210-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Krafft" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mignard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.907892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03697832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463209" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buronfosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151291" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02466219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Chatron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02662-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mouette-Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Taufana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.07.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnett Rattner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111518" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03321187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz&#8208;barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Ovarbury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49661-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-De-Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santangelo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micieli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.105346" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XLJ15HB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Lahmar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grancher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetreccr-2018-000738" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jeannin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Luissiez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12673" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga-Catalina Cruz-Benedetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bublot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ribas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Vogl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204553" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.053" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Damin-Pernik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Espana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.116.073791" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502841v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.058" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desvars-Larrive" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Nottrott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Le Bris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mongellas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Portier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vaa.12376" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Damin-Pernik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.12.028" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.116.071688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2657B3M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matagrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hodroge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Montagut-Romans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2013.02.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Sage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lahoreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1172-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LFG96H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ringer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Bettschart-Wolfensberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2995.2011.00681.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63XVJJ9X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650733v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone K. Ringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2995.2011.00653.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA23AFAFCDD3985D33B79A72EA8F344E6D8B206/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956920v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matagrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammed" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Longin-Sauvageon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2011.08.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJK1VWL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322698v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benredouane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Portier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d5333" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goy-Thollot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/34.2.95" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2010.07.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSF85TD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l C&#339;urdassier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322708v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guillement" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Botlan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1995.1012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99BR81GD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322714v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Helie-Fourel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(95)00192-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4GLD1CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322703v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1994.1142" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7S97G2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard H&#228;gele" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisni&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Helie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rabiller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260290812" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60R6CV7W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04940258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04959139v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caruel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04961257v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945573v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04958396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ovarbury" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moriceau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queffelec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04957236v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augiron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912977v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04929018v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Harel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04712638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867352v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490991v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819797v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sage" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789023v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175844v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bagnoud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817072v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668708v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Queff&#233;lec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vodovar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.69955" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Orabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barka Mahamat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soudy Imar Djibrine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sionfoungo Daouda Soro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rached" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mahjoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2022.104033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543058v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caruel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03210-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Krafft" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mignard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.907892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03697832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463209" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buronfosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151291" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02466219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Chatron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02662-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mouette-Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Taufana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.07.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnett Rattner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111518" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03321187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz&#8208;barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Ovarbury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49661-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santangelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micieli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.105346" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XLJ15HB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-De-Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Lahmar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grancher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetreccr-2018-000738" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jeannin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Luissiez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12673" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga-Catalina Cruz-Benedetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bublot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ribas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Vogl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204553" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.053" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Damin-Pernik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Espana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.116.073791" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502841v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.058" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desvars-Larrive" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Nottrott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Le Bris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mongellas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Portier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vaa.12376" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Damin-Pernik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.12.028" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.116.071688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2657B3M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matagrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hodroge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Montagut-Romans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2013.02.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Sage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lahoreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1172-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LFG96H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ringer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Bettschart-Wolfensberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2995.2011.00681.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63XVJJ9X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650733v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone K. Ringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2995.2011.00653.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA23AFAFCDD3985D33B79A72EA8F344E6D8B206/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956920v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matagrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammed" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Longin-Sauvageon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2011.08.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJK1VWL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322698v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benredouane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Portier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d5333" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goy-Thollot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/34.2.95" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2010.07.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSF85TD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l C&#339;urdassier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322708v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guillement" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Botlan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1995.1012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99BR81GD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322714v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Helie-Fourel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(95)00192-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4GLD1CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322703v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1994.1142" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7S97G2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard H&#228;gele" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisni&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Helie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rabiller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260290812" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60R6CV7W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04940258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04959139v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caruel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04961257v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945573v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04958396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ovarbury" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moriceau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queffelec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04957236v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augiron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912977v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04929018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738381v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Harel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04712638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867352v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490991v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819797v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sage" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789023v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175844v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bagnoud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817072v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668708v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Queff&#233;lec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vodovar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.69955" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>