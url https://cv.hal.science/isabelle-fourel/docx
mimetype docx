--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2223,5234 +2223,5088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal dexmedetomidine in healthy beagles: An echocardiographic and pharmacokinetic/pharmacodynamic study</w:t>
+                <w:t xml:space="preserve">Do bromadiolone treatments to control grassland water voles (Arvicola scherman) affect small mustelid abundance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Santangelo</w:t>
+                <w:t xml:space="preserve">Javier Fernandez-De-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Harel</w:t>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Micieli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.105346⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (4), pp.900-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955868v1</w:t>
+                <w:t xml:space="preserve">hal-01874116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do bromadiolone treatments to control grassland water voles (Arvicola scherman) affect small mustelid abundance?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intranasal dexmedetomidine in healthy beagles: An echocardiographic and pharmacokinetic/pharmacodynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Santangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Fernandez-De-Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">F. Micieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Couval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 251, pp.105346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.105346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.5194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874116v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal dexmedetomidine in healthy beagles: An echocardiographic and pharmacokinetic/pharmacodynamic study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Harel</w:t>
+                <w:t xml:space="preserve">Giant fennel ( Ferula communis L) intoxication in goats in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.105346⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.e000738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vetreccr-2018-000738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322690v1</w:t>
+                <w:t xml:space="preserve">hal-02481577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant fennel ( Ferula communis L) intoxication in goats in Tunisia</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pharmacokinetics of low-dose methotrexate in healthy beagle dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rostang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Luissiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record Case Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.659-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/vetreccr-2018-000738⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02481577v1</w:t>
+                <w:t xml:space="preserve">hal-02622491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of low-dose methotrexate in healthy beagle dogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berny</w:t>
+                <w:t xml:space="preserve">Pharmacokinetics of intramuscular alfaxalone and its echocardiographic, cardiopulmonary and sedative effects in healthy dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga-Catalina Cruz-Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bublot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Vogl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvp.12673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622491v1</w:t>
+                <w:t xml:space="preserve">hal-01959641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of intramuscular alfaxalone and its echocardiographic, cardiopulmonary and sedative effects in healthy dogs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liver and fecal samples suggest differential exposure of red fox (Vulpes vulpes) to trans- and cis-bromadiolone in areas from France treated with plant protection products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 622-623, pp.924-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959641v1</w:t>
+                <w:t xml:space="preserve">hal-02481556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver and fecal samples suggest differential exposure of red fox (Vulpes vulpes) to trans- and cis-bromadiolone in areas from France treated with plant protection products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereochemistry: a tool to modify pharmacokinetics properties of anticoagulant rodenticides without modifying their efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (Suppl. 1), pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02481556v1</w:t>
+                <w:t xml:space="preserve">hal-04927102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemistry: a tool to modify pharmacokinetics properties of anticoagulant rodenticides without modifying their efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Benoit</w:t>
+                <w:t xml:space="preserve">Management of Rodent Populations by Anticoagulant Rodenticides: Toward Third-Generation Anticoagulant Rodenticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Damin-Pernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Espana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (2), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/dmd.116.073791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927102v1</w:t>
+                <w:t xml:space="preserve">hal-01564909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Rodent Populations by Anticoagulant Rodenticides: Toward Third-Generation Anticoagulant Rodenticides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+                <w:t xml:space="preserve">Non-invasive monitoring of red fox exposure to rodenticides from scats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caruel</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.777 - 783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.08.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/dmd.116.073791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01564909v1</w:t>
+                <w:t xml:space="preserve">hal-01502841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive monitoring of red fox exposure to rodenticides from scats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Population genetics, community of parasites, and resistance to rodenticides in an urban brown rat (&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt;) population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Desvars-Larrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (113), pp.e0184015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.08.058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01502841v1</w:t>
+                <w:t xml:space="preserve">hal-01585048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics, community of parasites, and resistance to rodenticides in an urban brown rat (&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt;) population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the effects of an intravenous lidocaine infusion combined with 1% isoflurane versus 2% isoflurane alone on selected cardiovascular variables and recovery characteristics during equine general anaesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Nottrott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mongellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vaa.12376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585048v1</w:t>
+                <w:t xml:space="preserve">hal-01608317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of an intravenous lidocaine infusion combined with 1% isoflurane versus 2% isoflurane alone on selected cardiovascular variables and recovery characteristics during equine general anaesthesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cis-bromadiolone diastereoisomer is not involved in bromadiolone Red Kite (Milvus milvus) poisoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Portier</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Damin-Pernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 601, pp.1412-1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/vaa.12376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608317v1</w:t>
+                <w:t xml:space="preserve">hal-01608274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis-bromadiolone diastereoisomer is not involved in bromadiolone Red Kite (Milvus milvus) poisoning</w:t>
+                <w:t xml:space="preserve">Core-shell LC–MS/MS method for quantification of second generation anticoagulant rodenticides diastereoisomers in rat liver in relationship with exposure of wild rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlene Damin-Pernik</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Damin-Pernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1041, pp.120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608274v1</w:t>
+                <w:t xml:space="preserve">hal-01564967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell LC–MS/MS method for quantification of second generation anticoagulant rodenticides diastereoisomers in rat liver in relationship with exposure of wild rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an ecofriendly anticoagulant rodenticide based on the stereochemistry of difenacoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Damin-Pernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Espana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (12), pp.1872-1880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/dmd.116.071688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.12.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01564967v1</w:t>
+                <w:t xml:space="preserve">hal-01608089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ecofriendly anticoagulant rodenticide based on the stereochemistry of difenacoum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Besse</w:t>
+                <w:t xml:space="preserve">Bioaccumulation of chlorophacinone in strains of rats resistant to anticoagulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (3), pp.397 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.3367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/dmd.116.071688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608089v1</w:t>
+                <w:t xml:space="preserve">hal-02646188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation of chlorophacinone in strains of rats resistant to anticoagulants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Vey</w:t>
+                <w:t xml:space="preserve">New insights into the catalytic mechanism of vitamin K epoxide reductase (VKORC1) - The catalytic properties of the major mutations of rVKORC1 explain the biological cost associated to mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Matagrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hodroge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Montagut-Romans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Andru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.3367⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.144-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fob.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02646188v1</w:t>
+                <w:t xml:space="preserve">hal-02481627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the catalytic mechanism of vitamin K epoxide reductase (VKORC1) - The catalytic properties of the major mutations of rVKORC1 explain the biological cost associated to mutations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Andru</w:t>
+                <w:t xml:space="preserve">Iophenoxic acid derivatives as markers of oral baits to wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Siat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2893-2904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1172-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fob.2013.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02481627v1</w:t>
+                <w:t xml:space="preserve">hal-03322701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iophenoxic acid derivatives as markers of oral baits to wildlife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Sage</w:t>
+                <w:t xml:space="preserve">Bioaccumulation of chlorophacinone in strains of rats resistant to anticoagulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1172-x⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (3), pp.397-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.3367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03322701v1</w:t>
+                <w:t xml:space="preserve">hal-03322659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation of chlorophacinone in strains of rats resistant to anticoagulants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danièle Vey</w:t>
+                <w:t xml:space="preserve">Development of a romifidine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berny</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.3367⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00681.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322659v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a romifidine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a xylazine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone K. Ringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39 (1), pp.12-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00681.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00653.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02956918v1</w:t>
+                <w:t xml:space="preserve">hal-02650733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a xylazine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Development of a romifidine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone K. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39 (1), pp.1 - 11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00653.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.12 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00681.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02650733v1</w:t>
+                <w:t xml:space="preserve">hal-02650732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a romifidine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1), pp.12-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00681.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a romifidine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Development of a xylazine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39 (1), pp.12 - 20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00681.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00653.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650732v1</w:t>
+                <w:t xml:space="preserve">hal-02956920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a xylazine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Portier</w:t>
+                <w:t xml:space="preserve">VKORC1 mutations detected in patients resistant to vitamin K antagonists are not all associated with a resistant VKOR activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hodroge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Matagrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00653.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (12), pp.2535 - 2543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.12019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956920v1</w:t>
+                <w:t xml:space="preserve">hal-02651394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VKORC1 mutations detected in patients resistant to vitamin K antagonists are not all associated with a resistant VKOR activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Moreau</w:t>
+                <w:t xml:space="preserve">Development of a romifidine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00681.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jth.12019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651394v1</w:t>
+                <w:t xml:space="preserve">hal-03322694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a romifidine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a xylazine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39 (1), pp.12-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00681.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00653.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322694v1</w:t>
+                <w:t xml:space="preserve">hal-03322697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a xylazine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Portier</w:t>
+                <w:t xml:space="preserve">VKORC1 mutations detected in patients resistant to vitamin K antagonists are not all associated with a resistant VKOR activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hodroge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Matagrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00653.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (12), pp.2535-2543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.12019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322697v1</w:t>
+                <w:t xml:space="preserve">hal-03322683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VKORC1 mutations detected in patients resistant to vitamin K antagonists are not all associated with a resistant VKOR activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Moreau</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of spontaneous mutants of rat VKORC1 involved in the resistance to antivitamin K anticoagulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hodroge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Longin-Sauvageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.12019⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 515 (1-2), pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322683v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of spontaneous mutants of rat VKORC1 involved in the resistance to antivitamin K anticoagulants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Longin-Sauvageon</w:t>
+                <w:t xml:space="preserve">Comparison of xylazine-butorphanol and xylazine-morphine-ketamine infusions in horses undergoing a standing surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benredouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2011.08.010⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169 (14), pp.364-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.d5333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03322687v1</w:t>
+                <w:t xml:space="preserve">hal-03322698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of xylazine-butorphanol and xylazine-morphine-ketamine infusions in horses undergoing a standing surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ringer</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of spontaneous mutants of rat VKORC1 involved in the resistance to antivitamin K anticoagulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hodroge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Longin-Sauvageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 515 (1-2), pp.14 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2011.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/vr.d5333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03322698v1</w:t>
+                <w:t xml:space="preserve">hal-02651456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of spontaneous mutants of rat VKORC1 involved in the resistance to antivitamin K anticoagulants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of xylazine-butorphanol and xylazine-morphine-ketamine infusions in horses undergoing a standing surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benredouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2011.08.010⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169 (14), pp.364-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.d5333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651456v1</w:t>
+                <w:t xml:space="preserve">hal-02956558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of xylazine-butorphanol and xylazine-morphine-ketamine infusions in horses undergoing a standing surgery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a New Liquid Chromatography-Tandem Mass Spectrometry Ion-Trap Technique for the Simultaneous Determination of Thirteen Anticoagulant Rodenticides, Drugs, or Natural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Goy-Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/vr.d5333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (2), pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jat/34.2.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956558v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a New Liquid Chromatography-Tandem Mass Spectrometry Ion-Trap Technique for the Simultaneous Determination of Thirteen Anticoagulant Rodenticides, Drugs, or Natural Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of bromadiolone residues in fox faeces by LC/ESI-MS in relationship with toxicological data and clinical signs after repeated exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2010.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jat/34.2.95⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02481569v1</w:t>
+                <w:t xml:space="preserve">hal-00503199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of bromadiolone residues in fox faeces by LC/ESI-MS in relationship with toxicological data and clinical signs after repeated exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a New Liquid Chromatography-Tandem Mass Spectrometry Ion-Trap Technique for the Simultaneous Determination of Thirteen Anticoagulant Rodenticides, Drugs, or Natural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Goy-Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2010.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (2), pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jat/34.2.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00503199v1</w:t>
+                <w:t xml:space="preserve">hal-03322432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a New Liquid Chromatography-Tandem Mass Spectrometry Ion-Trap Technique for the Simultaneous Determination of Thirteen Anticoagulant Rodenticides, Drugs, or Natural Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of bromadiolone residues in fox faeces by LC/ESI-MS in relationship with toxicological data and clinical signs after repeated exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Cœurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jat/34.2.95⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (7), pp.664-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322432v1</w:t>
+                <w:t xml:space="preserve">hal-03322232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of bromadiolone residues in fox faeces by LC/ESI-MS in relationship with toxicological data and clinical signs after repeated exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Water Droplet Size Distributions by Low Resolution PFG-NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Guillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Botlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2010.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 169 (1), pp.119-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1995.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322232v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Water Droplet Size Distributions by Low Resolution PFG-NMR</w:t>
+                <w:t xml:space="preserve">Assessment of the intermediate phase in milk fat by low-resolution nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Guillement</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Le Botlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Helie-Fourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcis.1995.1012⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 311 (2), pp.217-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0003-2670(95)00192-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03322708v1</w:t>
+                <w:t xml:space="preserve">hal-03322714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the intermediate phase in milk fat by low-resolution nuclear magnetic resonance</w:t>
+                <w:t xml:space="preserve">Determination of Water Droplet Size Distributions by Low Resolution PFG-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Guillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Botlan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Helie-Fourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0003-2670(95)00192-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 164 (1), pp.48-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1994.1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03322714v1</w:t>
+                <w:t xml:space="preserve">hal-03322703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Water Droplet Size Distributions by Low Resolution PFG-NMR</w:t>
+                <w:t xml:space="preserve">Monitoring site-specific natural hydrogen isotope fractionation using a novel phosphorus-containing chiral discriminating reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...87 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hägele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Hägele</w:t>
+                <w:t xml:space="preserve">Bruno Boisnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Boisnière</w:t>
+                <w:t xml:space="preserve">Isabelle Helie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 29 (8), pp.813-822. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1260290812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1260290812⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7460,51 +7314,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endangered raptor in the Réunion Island : stereochemistry can help to reduce anticoagulant rodenticides secondary exposure. Are stereoisomers all persistent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7520,73 +7374,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EVPMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereochemistry as a way to reduce ecotoxicity associated to anticoagulant rodenticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7595,754 +7449,754 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EVPMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new generation of ecofriendly anticoagulant rodenticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lattard</w:t>
+                <w:t xml:space="preserve">Importance of pharmacokinetics in reprotoxic potential of anticoagulant rodenticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Mouette-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shira Taufana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 40th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">12th EVPMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961257v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of pharmacokinetics in reprotoxic potential of anticoagulant rodenticides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shira Taufana</w:t>
+                <w:t xml:space="preserve">Resistance to anticoagulant rodenticides in Martinique - a crucial issue for the leptospirosis prevention program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Abi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Benoit</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ovarbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EVPMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945573v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to anticoagulant rodenticides in Martinique - a crucial issue for the leptospirosis prevention program</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Marquez</w:t>
+                <w:t xml:space="preserve">Towards a new generation of ecofriendly anticoagulant rodenticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EVPMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lempdes, France</w:t>
+              <w:t xml:space="preserve">SETAC North America 40th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958396v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorophacinone exposure in milking ewes – residues in milk and human health issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EVPMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Printemps silencieux » sur l’île de la Réunion, un rapace endémique menacé par l’utilisation de pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Villers</w:t>
+                <w:t xml:space="preserve">S. Augiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Congrès du Groupe Français de recherche sur les Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferulenol exposure of calves in Corsica (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8387,73 +8241,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings for the 10th International Symposium on Poisonous Plants (ISOPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, St Georges, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the way to decrease ecotoxicity of second generation rodenticides based on their stereochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8482,73 +8336,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Vertebrate Pest Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rohnert Park, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereochemistry: a tool to modify pharmacokinetics properties of anticoagulant rodenticides without modifying their efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8577,573 +8431,573 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics of dexmedetomidine after intranasal administration and its echocardiographic effects in healthy dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Micieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Grenada, Grenada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empoisonnement du busard de maillard Circus maillardi par les rodenticides anticoagulants à la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Augiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Augiron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+                <w:t xml:space="preserve">M. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème rencontre busard LPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Martin en Haut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking predator exposure and patterns of treatments with anticoagulant rodenticides by using faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Vertebrate Pest Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RODENT program: Impacts of anticoagulant rodenticides on ecosystems – adaptation of target rodents and effects on their predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 20. Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive method to monitor fox exposure to bromadiolone after rodent population control – feasibility studies in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9152,222 +9006,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Vertebrate Pest Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Invasive method to monitor wildlife exposure to bromadiolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">234 National Meeting of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Boston, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9377,293 +9231,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of unweaned calves to the toxic compound of giant fennel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society of Veterinary and Comparative Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cirencester, United Kingdom. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of unweaned calves to the toxic compound of giant fennel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society of Veterinary and Comparative Nutrition (ESVCN), 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cirencester, United Kingdom. Congress of the European Society of Veterinary and Comparative Nutrition (ESVCN), Cirencester (England), 2017, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variation of Water vole exposure to bromadiolone following the recolonization of a treated plot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9672,226 +9526,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Defaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Vertebrate Pest Management Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Seville, Spain. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rodent program: Impacts of anticoagulant rodenticides on ecosystems - adaptation of target rodents and effects on their predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Meeting SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9901,177 +9755,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisoning by Anticoagulant Rodenticides in Humans and Animals: Causes and Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Queffélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Queffélec</w:t>
+                <w:t xml:space="preserve">Dominique Vodovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mégarbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poisoning - From Specific Toxic Agents to Novel Rapid and Simplified Techniques for Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.69955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10218,51 +10072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Orabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barka Mahamat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soudy Imar Djibrine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sionfoungo Daouda Soro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rached" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mahjoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2022.104033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543058v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caruel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03210-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Krafft" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mignard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.907892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03697832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463209" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buronfosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151291" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02466219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Chatron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02662-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mouette-Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Taufana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.07.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnett Rattner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111518" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03321187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz&#8208;barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Ovarbury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49661-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santangelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micieli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.105346" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XLJ15HB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-De-Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322690v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Lahmar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grancher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetreccr-2018-000738" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jeannin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Luissiez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12673" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga-Catalina Cruz-Benedetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bublot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ribas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Vogl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204553" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.053" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Damin-Pernik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Espana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.116.073791" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502841v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.058" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desvars-Larrive" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Nottrott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Le Bris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mongellas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Portier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vaa.12376" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Damin-Pernik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.12.028" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.116.071688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2657B3M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matagrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hodroge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Montagut-Romans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2013.02.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Sage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lahoreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1172-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LFG96H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ringer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Bettschart-Wolfensberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2995.2011.00681.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63XVJJ9X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650733v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone K. Ringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2995.2011.00653.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA23AFAFCDD3985D33B79A72EA8F344E6D8B206/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956920v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matagrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammed" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Longin-Sauvageon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2011.08.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJK1VWL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322698v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benredouane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Portier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d5333" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goy-Thollot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/34.2.95" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2010.07.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSF85TD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l C&#339;urdassier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322708v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guillement" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Botlan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1995.1012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99BR81GD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322714v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Helie-Fourel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(95)00192-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4GLD1CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322703v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1994.1142" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7S97G2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard H&#228;gele" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisni&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Helie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rabiller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260290812" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60R6CV7W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04940258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04959139v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caruel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04961257v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945573v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04958396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ovarbury" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moriceau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queffelec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04957236v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augiron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912977v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04929018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738381v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Harel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04712638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867352v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490991v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819797v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sage" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789023v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175844v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bagnoud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817072v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668708v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Queff&#233;lec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vodovar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.69955" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Orabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barka Mahamat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soudy Imar Djibrine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sionfoungo Daouda Soro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rached" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mahjoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2022.104033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543058v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caruel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03210-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Krafft" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mignard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.907892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03697832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463209" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buronfosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151291" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02466219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Chatron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02662-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mouette-Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Taufana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.07.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnett Rattner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111518" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03321187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz&#8208;barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Ovarbury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49661-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-De-Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santangelo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micieli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.105346" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XLJ15HB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Lahmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grancher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetreccr-2018-000738" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jeannin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Luissiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga-Catalina Cruz-Benedetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bublot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ribas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Vogl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204553" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Damin-Pernik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Espana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.116.073791" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.058" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desvars-Larrive" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Nottrott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Le Bris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mongellas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Portier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vaa.12376" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Damin-Pernik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.12.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608089v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.116.071688" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3367" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2657B3M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matagrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hodroge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Montagut-Romans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2013.02.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Sage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lahoreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1172-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LFG96H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322659v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ringer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Bettschart-Wolfensberger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2995.2011.00681.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63XVJJ9X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone K. Ringer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2995.2011.00653.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA23AFAFCDD3985D33B79A72EA8F344E6D8B206/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650732v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matagrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Longin-Sauvageon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2011.08.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJK1VWL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benredouane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Portier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d5333" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956558v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goy-Thollot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/34.2.95" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503199v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2010.07.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSF85TD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l C&#339;urdassier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322708v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guillement" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Botlan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1995.1012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99BR81GD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Helie-Fourel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(95)00192-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4GLD1CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1994.1142" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7S97G2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322712v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard H&#228;gele" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisni&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Helie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rabiller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260290812" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60R6CV7W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04940258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04959139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caruel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945573v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04958396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ovarbury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04961257v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moriceau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queffelec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04957236v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augiron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912977v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04929018v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921338v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Harel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04712638v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867352v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819797v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sage" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789023v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bagnoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817072v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668708v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Queff&#233;lec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vodovar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.69955" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>