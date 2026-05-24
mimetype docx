--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -636,373 +636,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543058v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic Anticoagulant Rodenticide Exposure in Dogs and Cats—A French and Belgian Rural and Urban Areas Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantiomer fraction evaluation of the four stereoisomers of second-generation anticoagulant rodenticides in biological matrices with polysaccharide-based chiral selectors and liquid chromatography tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ftox.2022.907892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1676, pp.463209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2022.463209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665510v1</w:t>
+                <w:t xml:space="preserve">hal-03697832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiomer fraction evaluation of the four stereoisomers of second-generation anticoagulant rodenticides in biological matrices with polysaccharide-based chiral selectors and liquid chromatography tandem mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure of predatory and scavenging birds to anticoagulant rodenticides in France: Exploration of data from French surveillance programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg-Anne Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Buronfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1676, pp.463209. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 810, pp.151291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2022.463209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697832v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of predatory and scavenging birds to anticoagulant rodenticides in France: Exploration of data from French surveillance programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptomatic Anticoagulant Rodenticide Exposure in Dogs and Cats—A French and Belgian Rural and Urban Areas Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meg-Anne Moriceau</w:t>
+                <w:t xml:space="preserve">Emilie Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+                <w:t xml:space="preserve">Léa Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Benoit</w:t>
+                <w:t xml:space="preserve">Amélie Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Buronfosse</w:t>
+                <w:t xml:space="preserve">Christophe Hugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 810, pp.151291. </w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.907892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2022.907892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419591v1</w:t>
+                <w:t xml:space="preserve">hal-03665510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the hepatic residues of cis- and trans-diastereoisomers of second generation anticoagulant rodenticides reveals a different bioaccumulation of diastereoisomers in the food chain of the Réunion harrier (Circus maillardi)</w:t>
               </w:r>
@@ -1105,51 +1105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiomeric fraction evaluation of the four stereoisomers of difethialone in biological matrices of rat by two enantioselective liquid chromatography tandem mass spectrometry methods: Chiral stationary phase or derivatization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1196,51 +1196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative biological properties of the four stereoisomers of difethialone, a second-generation anticoagulant rodenticide, in rats: development of a model allowing to choose the appropriate stereoisomeric ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolan Chatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94 (3), pp.795-801. </w:t>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shira Taufana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 333, pp.71-79. </w:t>
@@ -1598,90 +1598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidental chlorophacinone exposure of lactating ewes: Clinical follow-up and human health dietary implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meg-Anne Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnett Rattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Berlioz‐barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (20), pp.e8871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2223,303 +2223,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do bromadiolone treatments to control grassland water voles (Arvicola scherman) affect small mustelid abundance?</w:t>
+                <w:t xml:space="preserve">Intranasal dexmedetomidine in healthy beagles: An echocardiographic and pharmacokinetic/pharmacodynamic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Fernandez-De-Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">B. Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+                <w:t xml:space="preserve">M. Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Micieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.5194⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 251, pp.105346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.105346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874116v1</w:t>
+                <w:t xml:space="preserve">hal-02955868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal dexmedetomidine in healthy beagles: An echocardiographic and pharmacokinetic/pharmacodynamic study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Harel</w:t>
+                <w:t xml:space="preserve">Do bromadiolone treatments to control grassland water voles (Arvicola scherman) affect small mustelid abundance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernandez-De-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.105346⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (4), pp.900-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02955868v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant fennel ( Ferula communis L) intoxication in goats in Tunisia</w:t>
               </w:r>
@@ -2897,295 +2897,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver and fecal samples suggest differential exposure of red fox (Vulpes vulpes) to trans- and cis-bromadiolone in areas from France treated with plant protection products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereochemistry: a tool to modify pharmacokinetics properties of anticoagulant rodenticides without modifying their efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (Suppl. 1), pp.44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481556v1</w:t>
+                <w:t xml:space="preserve">hal-04927102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemistry: a tool to modify pharmacokinetics properties of anticoagulant rodenticides without modifying their efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Liver and fecal samples suggest differential exposure of red fox (Vulpes vulpes) to trans- and cis-bromadiolone in areas from France treated with plant protection products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 622-623, pp.924-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927102v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Rodent Populations by Anticoagulant Rodenticides: Toward Third-Generation Anticoagulant Rodenticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Damin-Pernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Espana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,3236 +3206,3248 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (2), pp.160-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1124/dmd.116.073791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive monitoring of red fox exposure to rodenticides from scats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.777 - 783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics, community of parasites, and resistance to rodenticides in an urban brown rat (&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt;) population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Desvars-Larrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79 (113), pp.e0184015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0184015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effects of an intravenous lidocaine infusion combined with 1% isoflurane versus 2% isoflurane alone on selected cardiovascular variables and recovery characteristics during equine general anaesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Nottrott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mongellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (1), pp.63-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/vaa.12376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cis-bromadiolone diastereoisomer is not involved in bromadiolone Red Kite (Milvus milvus) poisoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Damin-Pernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 601, pp.1412-1417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell LC–MS/MS method for quantification of second generation anticoagulant rodenticides diastereoisomers in rat liver in relationship with exposure of wild rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an ecofriendly anticoagulant rodenticide based on the stereochemistry of difenacoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Damin-Pernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Espana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.12.028⟩</w:t>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (12), pp.1872-1880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/dmd.116.071688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564967v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ecofriendly anticoagulant rodenticide based on the stereochemistry of difenacoum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Core-shell LC–MS/MS method for quantification of second generation anticoagulant rodenticides diastereoisomers in rat liver in relationship with exposure of wild rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Damin-Pernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/dmd.116.071688⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1041, pp.120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608089v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation of chlorophacinone in strains of rats resistant to anticoagulants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Vey</w:t>
+                <w:t xml:space="preserve">New insights into the catalytic mechanism of vitamin K epoxide reductase (VKORC1) - The catalytic properties of the major mutations of rVKORC1 explain the biological cost associated to mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Matagrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hodroge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Montagut-Romans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Andru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.3367⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.144-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fob.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646188v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the catalytic mechanism of vitamin K epoxide reductase (VKORC1) - The catalytic properties of the major mutations of rVKORC1 explain the biological cost associated to mutations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioaccumulation of chlorophacinone in strains of rats resistant to anticoagulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Andru</w:t>
+                <w:t xml:space="preserve">Julie Vein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fob.2013.02.001⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (3), pp.397 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.3367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481627v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iophenoxic acid derivatives as markers of oral baits to wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Siat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (5), pp.2893-2904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-012-1172-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation of chlorophacinone in strains of rats resistant to anticoagulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (3), pp.397-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.3367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a romifidine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone K. Ringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39 (1), pp.12-20. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.12 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00681.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956918v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a xylazine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone K. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1), pp.1 - 11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00653.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a romifidine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39 (1), pp.12 - 20. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00681.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650732v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a romifidine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1), pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00681.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a xylazine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00653.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VKORC1 mutations detected in patients resistant to vitamin K antagonists are not all associated with a resistant VKOR activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hodroge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Matagrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (12), pp.2535 - 2543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jth.12019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a romifidine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1), pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00681.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a xylazine constant rate infusion with or without butorphanol for standing sedation of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Bettschart-Wolfensberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Anaesthesia and Analgesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-2995.2011.00653.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VKORC1 mutations detected in patients resistant to vitamin K antagonists are not all associated with a resistant VKOR activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hodroge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Matagrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (12), pp.2535-2543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jth.12019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of spontaneous mutants of rat VKORC1 involved in the resistance to antivitamin K anticoagulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hodroge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Longin-Sauvageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 515 (1-2), pp.14-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2011.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of xylazine-butorphanol and xylazine-morphine-ketamine infusions in horses undergoing a standing surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Benredouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 169 (14), pp.364-364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/vr.d5333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of spontaneous mutants of rat VKORC1 involved in the resistance to antivitamin K anticoagulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hodroge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Longin-Sauvageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 515 (1-2), pp.14 - 20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.abb.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of xylazine-butorphanol and xylazine-morphine-ketamine infusions in horses undergoing a standing surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Benredouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 169 (14), pp.364-364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/vr.d5333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a New Liquid Chromatography-Tandem Mass Spectrometry Ion-Trap Technique for the Simultaneous Determination of Thirteen Anticoagulant Rodenticides, Drugs, or Natural Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Goy-Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (2), pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jat/34.2.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of bromadiolone residues in fox faeces by LC/ESI-MS in relationship with toxicological data and clinical signs after repeated exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6432,879 +6456,879 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, in press. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a New Liquid Chromatography-Tandem Mass Spectrometry Ion-Trap Technique for the Simultaneous Determination of Thirteen Anticoagulant Rodenticides, Drugs, or Natural Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Goy-Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (2), pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jat/34.2.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of bromadiolone residues in fox faeces by LC/ESI-MS in relationship with toxicological data and clinical signs after repeated exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Cœurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110 (7), pp.664-674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Water Droplet Size Distributions by Low Resolution PFG-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 169 (1), pp.119-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jcis.1995.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the intermediate phase in milk fat by low-resolution nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Helie-Fourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 311 (2), pp.217-223. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0003-2670(95)00192-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Water Droplet Size Distributions by Low Resolution PFG-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 164 (1), pp.48-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jcis.1994.1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring site-specific natural hydrogen isotope fractionation using a novel phosphorus-containing chiral discriminating reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hägele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boisnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Helie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 29 (8), pp.813-822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.1260290812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7314,1109 +7338,1109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endangered raptor in the Réunion Island : stereochemistry can help to reduce anticoagulant rodenticides secondary exposure. Are stereoisomers all persistent ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of pharmacokinetics in reprotoxic potential of anticoagulant rodenticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Mouette-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shira Taufana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EVPMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940258v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemistry as a way to reduce ecotoxicity associated to anticoagulant rodenticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance to anticoagulant rodenticides in Martinique - a crucial issue for the leptospirosis prevention program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Abi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ovarbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EVPMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959139v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of pharmacokinetics in reprotoxic potential of anticoagulant rodenticides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endangered raptor in the Réunion Island : stereochemistry can help to reduce anticoagulant rodenticides secondary exposure. Are stereoisomers all persistent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EVPMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945573v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to anticoagulant rodenticides in Martinique - a crucial issue for the leptospirosis prevention program</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereochemistry as a way to reduce ecotoxicity associated to anticoagulant rodenticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EVPMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958396v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new generation of ecofriendly anticoagulant rodenticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lattard</w:t>
+                <w:t xml:space="preserve">Chlorophacinone exposure in milking ewes – residues in milk and human health issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 40th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">12th EVPMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961257v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorophacinone exposure in milking ewes – residues in milk and human health issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Towards a new generation of ecofriendly anticoagulant rodenticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EVPMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lempdes, France</w:t>
+              <w:t xml:space="preserve">SETAC North America 40th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933099v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Printemps silencieux » sur l’île de la Réunion, un rapace endémique menacé par l’utilisation de pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Augiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Congrès du Groupe Français de recherche sur les Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferulenol exposure of calves in Corsica (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings for the 10th International Symposium on Poisonous Plants (ISOPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, St Georges, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the way to decrease ecotoxicity of second generation rodenticides based on their stereochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Vertebrate Pest Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rohnert Park, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereochemistry: a tool to modify pharmacokinetics properties of anticoagulant rodenticides without modifying their efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8431,337 +8455,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics of dexmedetomidine after intranasal administration and its echocardiographic effects in healthy dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Micieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Grenada, Grenada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empoisonnement du busard de maillard Circus maillardi par les rodenticides anticoagulants à la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Augiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème rencontre busard LPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Martin en Haut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking predator exposure and patterns of treatments with anticoagulant rodenticides by using faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8769,235 +8793,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Vertebrate Pest Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RODENT program: Impacts of anticoagulant rodenticides on ecosystems – adaptation of target rodents and effects on their predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 20. Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive method to monitor fox exposure to bromadiolone after rodent population control – feasibility studies in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9019,209 +9043,209 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Vertebrate Pest Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Invasive method to monitor wildlife exposure to bromadiolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">234 National Meeting of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Boston, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9231,293 +9255,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of unweaned calves to the toxic compound of giant fennel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society of Veterinary and Comparative Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Cirencester, United Kingdom. , 1 p., 2017</w:t>
+              <w:t xml:space="preserve">Congress of the European Society of Veterinary and Comparative Nutrition (ESVCN), 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cirencester, United Kingdom. Congress of the European Society of Veterinary and Comparative Nutrition (ESVCN), Cirencester (England), 2017, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789023v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of unweaned calves to the toxic compound of giant fennel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society of Veterinary and Comparative Nutrition (ESVCN), 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Cirencester, United Kingdom. Congress of the European Society of Veterinary and Comparative Nutrition (ESVCN), Cirencester (England), 2017, 2017</w:t>
+              <w:t xml:space="preserve">Congress of the European Society of Veterinary and Comparative Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cirencester, United Kingdom. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590514v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variation of Water vole exposure to bromadiolone following the recolonization of a treated plot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9526,226 +9550,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Defaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bagnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Vertebrate Pest Management Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Seville, Spain. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rodent program: Impacts of anticoagulant rodenticides on ecosystems - adaptation of target rodents and effects on their predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Meeting SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9755,177 +9779,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisoning by Anticoagulant Rodenticides in Humans and Animals: Causes and Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Queffélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vodovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mégarbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poisoning - From Specific Toxic Agents to Novel Rapid and Simplified Techniques for Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.69955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10072,51 +10096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Orabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barka Mahamat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soudy Imar Djibrine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sionfoungo Daouda Soro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rached" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mahjoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2022.104033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543058v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caruel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03210-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Krafft" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mignard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.907892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03697832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463209" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buronfosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151291" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02466219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Chatron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02662-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mouette-Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Taufana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.07.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnett Rattner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111518" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03321187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz&#8208;barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Ovarbury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49661-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-De-Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santangelo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micieli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.105346" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XLJ15HB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Lahmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grancher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetreccr-2018-000738" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jeannin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Luissiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga-Catalina Cruz-Benedetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bublot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ribas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Vogl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204553" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Damin-Pernik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Espana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.116.073791" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.058" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desvars-Larrive" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Nottrott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Le Bris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mongellas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Portier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vaa.12376" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Damin-Pernik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.12.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608089v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.116.071688" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3367" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2657B3M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matagrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hodroge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Montagut-Romans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2013.02.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Sage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lahoreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1172-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LFG96H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322659v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ringer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Bettschart-Wolfensberger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2995.2011.00681.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63XVJJ9X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone K. Ringer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2995.2011.00653.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA23AFAFCDD3985D33B79A72EA8F344E6D8B206/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650732v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matagrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322687v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Longin-Sauvageon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2011.08.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJK1VWL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benredouane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Portier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d5333" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956558v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481569v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goy-Thollot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/34.2.95" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503199v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2010.07.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSF85TD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l C&#339;urdassier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322708v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guillement" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Botlan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1995.1012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99BR81GD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Helie-Fourel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(95)00192-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4GLD1CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1994.1142" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7S97G2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322712v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard H&#228;gele" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisni&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Helie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rabiller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260290812" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60R6CV7W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04940258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04959139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caruel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945573v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04958396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ovarbury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04961257v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moriceau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queffelec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04957236v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augiron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912977v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04929018v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921338v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Harel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04712638v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867352v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819797v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sage" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789023v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bagnoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817072v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668708v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Queff&#233;lec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vodovar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.69955" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Orabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170545" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Barka Mahamat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soudy Imar Djibrine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sionfoungo Daouda Soro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rached" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mahjoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Fafournoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2022.104033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543058v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lattard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caruel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03210-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03697832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463209" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buronfosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Krafft" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mignard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2022.907892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02466219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Chatron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02662-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bassin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chetot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mouette-Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Taufana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.07.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnett Rattner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111518" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03321187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz&#8208;barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abi Khalil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Ovarbury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49661-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santangelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micieli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.105346" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XLJ15HB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-De-Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Lahmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grancher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetreccr-2018-000738" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jeannin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Luissiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga-Catalina Cruz-Benedetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bublot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ribas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Vogl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204553" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.053" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K3H2CNH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Damin-Pernik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Espana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.116.073791" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502841v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.058" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHXGVNLD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desvars-Larrive" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Nottrott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Le Bris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mongellas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Portier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vaa.12376" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Damin-Pernik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608089v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.116.071688" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.12.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matagrin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hodroge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Montagut-Romans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andru" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2013.02.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646188v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3367" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2657B3M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322701v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Sage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lahoreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1172-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LFG96H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone K. Ringer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Bettschart-Wolfensberger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2995.2011.00681.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63XVJJ9X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650733v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2995.2011.00653.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA23AFAFCDD3985D33B79A72EA8F344E6D8B206/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ringer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956919v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matagrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322694v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322697v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322683v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodroge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Longin-Sauvageon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2011.08.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJK1VWL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benredouane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Portier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d5333" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651456v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481569v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goy-Thollot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/34.2.95" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2010.07.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSF85TD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322232v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l C&#339;urdassier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322708v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guillement" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Botlan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1995.1012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99BR81GD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Helie-Fourel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(95)00192-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4GLD1CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1994.1142" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7S97G2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322712v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard H&#228;gele" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisni&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Helie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rabiller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260290812" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60R6CV7W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945573v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04958396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ovarbury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04940258v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04959139v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caruel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moriceau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queffelec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04961257v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04957236v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augiron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912977v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04929018v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738381v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Harel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04712638v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867352v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490991v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407901v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819797v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789023v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bagnoud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817072v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benoit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668708v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Queff&#233;lec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vodovar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.69955" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>