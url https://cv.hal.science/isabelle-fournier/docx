--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.28571428571px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Fournier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ProfessorSenior Member Institut Universitaire de FranceVice President for Doctoral Research at University of Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1096-5044</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137267029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-9195-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Fournier is Distinguished Professor at University of Lille, and she holds a position as co-director of the PRISM Inserm U1192 Lab and as Vice President for Doctoral Research for the university. She is a bioanalytical chemist specialized in clinical mass spectrometry and proteomics. She started research working on fundamental of MALDI during her PhD at University Pierre & Marie Curie in Paris first and then, as a postdoctoral fellow within the group of Prof. Michael Karas in Frankfurt. In 2002, she established her own group at University of Lille where she started developing MALDI MS Imaging. She contributed to the field with several developments including strategies for imaging of FFPE tissues and proteins, and the development of tagged probes for specific imaging of mRNA and antigens. In 2009, she was hired as Full Professor and awarded a Junior position at Institut Universitaire de France. Since 2012, she got interested by the development of Spatially Resolved Proteomics in combination to MALDI MSI for applications in oncology. Over the past 5 years, she also worked on the development of in vivo MS for guided surgery and intraoperative analysis. She confounded the Imabiotech Company which provides services in MALDI MSI and recently CELEOS that will commercialize the SpiderMass technology. She was recently distinguished by the international distinguish award from MSACL and was awarded a senior position at Institut Universitaire de France in 2019.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (162)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-driven divisive K-Means: A new clustering strategy for MALDI imaging data for a more precise and less biased characterization of complex biological tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Tebbakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Attencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 268, pp.105578. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice lacking the fructose transporter Glut5 exhibit excessive androgens and reduced sperm motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Kallianioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166 (3), pp.bqaf005. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqaf005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the protein kinase C/NDRG1 signaling network in breast cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saponaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell &amp; Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cell &amp; Bioscience, 14, pp.156. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13578-024-01336-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Identification and Spatial Distribution of Crown Gall Disease Biomarkers in Grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerzaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (30), pp.16364-16373. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiler: an open web platform for multi-omics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zirem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMFProfiler: a multi-omics integration method for samples stratified in groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (2), pp.btaf066. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genetic and nongenetic factors underlying tumour dormancy: insights from multiomics analysis of two syngeneic MRD models of melanoma and leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Oceane Laguillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Titah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Biological Research, 57 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40659-024-00540-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time glioblastoma tumor microenvironment assessment by SpiderMass for improved patient management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zirem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alain Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101482. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrm.2024.101482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact and future of artificial intelligence in medical genetics and molecular medicine: an ongoing revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firat Ozcelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Sait Dundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baki Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Henehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional and Integrative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Functional and Integrative Genomics, 24, pp.138. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10142-024-01417-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity Assessment and Protein Pathway Prediction via Spatial Lipidomic and Proteomic Correlation: Advancing Dry Proteomics concept for Human Glioblastoma Prognosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zirem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Molecular and Cellular Proteomics, 24 (1), pp.100891. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcpro.2024.100891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-culture system of macrophages with breast cancer tumoroids to study cell interactions and therapeutic responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ziane Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Salome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cell Reports Methods, 4 (6), pp.100792. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crmeth.2024.100792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal A2A receptor exacerbates synapse loss and memory deficits in APP/PS1 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Burgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Brain - A Journal of Neurology, 147 (8), pp.2691-2705. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awae113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo and Real-Time Metabolic Profiling of Plant-Microbe Interactions in Leaves, Stems, and Roots of Bacterially Inoculated Chardonnay Plantlets using SpiderMass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Analytical Chemistry, 96 (34), pp.13821-13829. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of furin in CAR macrophages directs them toward a proinflammatory phenotype and enhances their antitumor activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ziane Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cell Death and Disease, 15, pp.879. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-024-07267-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel apigenin prodrug programmed for alkaline-phosphatase instructed self-inhibition to combat cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Diamantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Tsiailanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Papaemmanouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Biomolecular Structure and Dynamics, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2023.2247083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From precise surgery to precision surgery: The multiple dimensions of therapeutic precision for head and neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Saidak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Davrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2022.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and characterization of canine mammary tumoroids for translational research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouchaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rybicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tierny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, BMC Biology, 21, pp.23. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-023-01516-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing non-targeted interactomics approach and subcellular fractionation to increase our understanding of the ghost proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego-Fernando Garcia del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eyckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Iscience, 26, pp.105943. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.105943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenProt 2.0 builds a path to the functional characterization of alternative proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Provencher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Lucier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nucleic Acids Research, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad1050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallopian tube lesions as potential precursors of early ovarian cancer: a comprehensive proteomic analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cell Death and Disease, 14, pp.644. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-06165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol to identify human subcellular alternative protein interactions using cross-linking mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego-Fernando Garcia del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAR Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, STAR Protocols, 4 (3), pp.102380. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xpro.2023.102380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Capuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Osien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie-Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cell Death Dis, 14, pp.526. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Capuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Osien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie-Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cell Death and Disease, 14 (4), pp.237. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing MS imaging of lipids by WALDI and MALDI: two technologies for evaluating a common ground truth in MS imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zirem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Analyst, 148, pp.4982-4986. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3an01096a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophylactic Radical Fimbriectomy with Delayed Oophorectomy in Women with a High Risk of Developing an Ovarian Carcinoma: Results of a Prospective National Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Narducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers15041141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Capuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Osien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (8), pp.526. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristine Alves da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vianney Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Capuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Osien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.677. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-06143-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagnosis: End-to-End CNN–LSTM Models for Mass Spectrometry Data Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (36), pp.13431-13437. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c00613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry-Based Differentiation of Oral Tongue Squamous Cell Carcinoma and Nontumor Regions With the SpiderMass Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Attencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boudahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Tebbakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oral Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/froh.2022.827360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-tissue spatially resolved glycoproteomics guided by N-glycan imaging reveal global dysregulation of canine glioma glycoproteomic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Alyse Malaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.30-42.e4. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chembiol.2021.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct In Vivo Analysis of CBD- and THC-Acid Cannabinoids and Classification of Cannabis Cultivars Using SpiderMass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Metabolites, 12, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12060480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop-2, Na+/K+ ATPase, CD9, PKCα, cofilin assemble a membrane signaling super-complex that drives colorectal cancer growth and invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Relli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ceci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Tripaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (12), pp.1795-1808. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41388-022-02220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Antibody Dependant Neurite Outgrowth Modulation Response Involvement in Spinal Cord Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Capuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie-Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Osien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.882830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of the glioblastoma proteome reveals specific molecular signatures and markers of survival.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nature Communications, 13, pp.6665. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-34208-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path to clonal theranostics in luminal breast cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Frontiers in Oncology, 11, pp.802177. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.802177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward high spatially resolved proteomics using expansion microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Drelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Analytical Chemistry, 93 (36), pp.12195-12203. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c05372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cell Reports Medicine, 2 (6), pp.100318. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling a ghost proteome in the glioblastoma non-coding rnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Frontiers in Cell and Developmental Biology, 9, pp.703583. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.703583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des outils de chemobiologie à l’imagerie par spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase c activation drives a differentiation program in an oligodendroglial precursor model through the modulation of specific biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Pieragostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International Journal of Molecular Sciences, 22 (10), pp.5245. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22105245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (6), pp.272-280. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer surgery 2. 0: guidance by real-time molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Takats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Trends in Molecular Medicine, 27 (6), pp.602-615. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmed.2021.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-assisted spidermass for in vivo real-time topography mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chann Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Analytical Chemistry, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding Light on the Ghost Proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biochemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.239-250. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibs.2020.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotrauma investigation through spatial omics guided by mass spectrometry imaging: Target identification and clinical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazem Zibara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Khoshman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.189-205. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.21719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of Coxsackievirus B4 in Pancreatic β Cells Disturbs Insulin Maturation, Pattern of Cellular Proteins, and DNA Methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magloire Pandoua Nekoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famara Sane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.1125. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9061125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04456755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of coxsackievirus b4 in pancreatic ? cells disturbs insulin maturation, pattern of cellular proteins, and dna methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magloire Pandoua Nekoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famara Sane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Microorganisms, 9 (6), pp.1125. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9061125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaceome proteomic of glioblastoma revealed potential targets for immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Frontiers in Immunology, 12, pp.746168. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.746168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic anti-glioma effect of the combined action of pcsk inhibitor with the anti-tumoral factors secreted by poly (i:c)-stimulated macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tierny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cancer Gene Therapy, 29, pp.22-36. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41417-020-00286-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero exposure to metformin reduces the fertility of male offspring in adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Justine Guerquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2021.750145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct water-assisted laser desorption/ionization mass spectrometry lipidomic analysis and classification of formalin-fixed paraffin-embedded sarcoma tissues without dewaxing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Damien Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouchaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (11), pp.1513-1523. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/clinchem/hvab160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hidden Human Proteome Signature Characterizes the Epithelial Mesenchymal Transition Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziano Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Trerotola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.372-375. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612826666200129091610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sars-cov-2 interactome with human ghost proteome: a neglected world encompassing a wealth of biological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Microorganisms, 8 (12), pp.2036. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8122036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal Cord Injury: Animal Models, Imaging Tools and the Treatment Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Cubinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Humenik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Mojzisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.134-143. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11064-019-02800-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonic Anhydrase XII Expression Is Modulated during Epithelial Mesenchymal Transition and Regulated through Protein Kinase C Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ravaioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Fonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredaria Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (3), pp.715. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21030715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (5), pp.101045. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative learning enables convolutional neural network representations for small mass spectrometry data classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.5595. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19354-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of neonatal microglia drives small extracellular vesicles content and biological functions in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.1727637. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20013078.2020.1727637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Openprot 2021: deeper functional annotation of the coding potential of eukaryotic genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lucier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nucleic Acids Research, 49 (D1), pp.D380-D388. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of innate events during skin reaction following intradermal injection of seasonal influenza vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, pp.103670. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Studies Revealed a Ghost Proteome in PC1/3 KD Macrophages under Antitumoral Resistance Induced by IL-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilgehan Ozcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c02530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative proteins are functional regulators in cell reprogramming by PKA activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (14), pp.7864-7882. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of a Proprotein Convertase Inhibitor in Reactivation of Tumor-Associated Macrophages and Inhibition of Glioma Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Oncolytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.31-46. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omto.2020.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation of Ambient Laser Desorption Ionisation Mass Spectrometry (ALDI-MS) Improves Lipid-Based Microbial Species Level Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Bodai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Temelkuran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Perdones-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Bolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3006. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39815-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Spatiotemporal Microproteomics Landscape in Experimental Model of Traumatic Brain Injury Unveils a link to Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (8), pp.1669-1682. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.RA119.001604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canine Bone Marrow-derived Mesenchymal Stem Cells: Genomics, Proteomics and Functional Analyses of Paracrine Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Humenik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Cikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Luptakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladar Madari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (9), pp.1824-1835. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.RA119.001507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the substrate-mediated laser ablation of biological tissues: Quest for the best substrate material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maulouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 473, pp.486-492. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.12.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic profile of high-risk luminal A early breast cancers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (15_suppl), pp.3077-3077. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15_suppl.3077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiverse nature of epithelial to mesenchymal transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Trerotola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cancer Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcancer.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclei of HeLa cells interactomes unravel a network of ghost proteins involved in proteins translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1863 (10), pp.1458-1470. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Protein Expression Networks are Activated in Microglia Cells after Stimulation with IFN-γ and IL-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (6), pp.580. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8060580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (18), pp.11879-11887. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific lipid metabolic profile is associated with the epithelial mesenchymal transition program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Giudetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gaballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1864 (3), pp.344-357. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2018.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-assisted laser desorption/ionization mass spectrometry for minimally invasive in vivo and real-time surface analysis using SpiderMass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Balog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.3162-3182. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41596-019-0217-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sample Preparation Workflow for Improved Identification of Ghost Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.1122-1129. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b04188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic characterisation of leech microglia extracellular vesicles (EVs): comparison between differential ultracentrifugation and Optiprep™ density gradient isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raffo-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C van Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Le Marrec-Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.1603048. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20013078.2019.1603048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenProt: a more comprehensive guide to explore eukaryotic coding potential and proteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lucier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (47(D1)), pp.D403-D410. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry-based intraoperative tumor diagnostics: a letter in reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Science OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (7), pp.FSO403. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2144/fsoa-2019-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can real time molecular analyses change the paradigm of dog sarcoma diagnosis and classification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 280, pp.S4. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding new light on spinal cord injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarha Laouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 280, pp.S4. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Molecular Diagnosis of Tumors Using Water-Assisted Laser Desorption/Ionization Mass Spectrometry Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Balog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.840-851.e4. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccell.2018.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-Resolved Top-down Proteomics Bridged to MALDI MS Imaging Reveals the Molecular Physiome of Brain Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.357-372. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M116.065755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time and in vivo pharmaceutical and environmental studies with SpiderMass instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ziskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 281, pp.61-66. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-catenin knockdown promotes NHERF1-mediated survival of colorectal cancer cells: implications for a double-targeted therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Saponaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sergio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Coluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Regina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (24), pp.3301-3316. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41388-018-0170-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally and spatially-resolved microproteomics and MALDI MSI lipidomic analysis for traumatic brain injury biomarker identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazem Zibara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 280S, pp.S8. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protein Coded by a Short Open Reading Frame, Not by the Annotated Coding Sequence, Is the Main Gene Product of the Dual-Coding Gene MIEF1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (12), pp.2402-2411. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.RA118.000593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic expression profile of injured rat peripheral nerves revealed biological networks and processes associated with nerve regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Stanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velia La Pesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233 (8), pp.6207-6223. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.26478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Proteins Encoded by Unannotated ORFs are Rising Stars of the Proteome, Confirming Shortcomings in Genome Annotations and Current Vision of an mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antanas Staskevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roucou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (10), pp.1700058. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201700058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Atmospheric Pressure Infrared Matrix-Assisted Laser Desorption-Ionization Mass Spectrometry (Remote IR-MALDI MS) of Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ziskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (8), pp.1637-1649. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.TIR117.000582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular consequences of the proprotein convertase 1/3 inhibition in macrophages for application in anti-tumour immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Capuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukasa Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo van Meel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 282, pp.80-85. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Changes Associated with Traumatic Brain Injury Revealed by 3D MALDI-MSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Trede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazem Zibara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (17), pp.10568-10576. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Cortex Microglia-Derived Exosomes: Nanoparticles for Glioma Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Majerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petrovova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Medvecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (10), pp.1205-1214. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201701198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MALDI mass spectrometry imaging reveals specific localization of long-chain acylcarnitines within a 10-day time window of spinal cord injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Hauberg-Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Laouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.16083. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-34518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Intrathecal Delivery of Mesenchymal Stromal Cells Conditioned Medium Improves Functional Recovery in a Rat Model of Spinal Cord Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Cubinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Smolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.870. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19030870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paclitaxel Treatment and Proprotein Convertase 1/3 (PC1/3) Knockdown in Macrophages is a Promising Antiglioma Strategy as Revealed by Proteomics and Cytotoxicity Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Zografidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (6), pp.1126-1143. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.RA117.000443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-supervised MALDI mass spectrometry imaging combined with microproteomics for glioma grade III classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Zairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1865 (7), pp.875-890. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Catenin Knockdown Affects Mitochondrial Biogenesis and Lipid Metabolism in Breast Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Stanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Priore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gaballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.544. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic and transcriptomic investigation of acne vulgaris microcystic and papular lesions: Insights in the understanding of its pathophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nadal-Wollbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alvarez-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1861 (3), pp.652-663. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2016.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhoA Inhibitor Treatment At Acute Phase of Spinal Cord Injury May Induce Neurite Outgrowth and Synaptogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Laouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (8), pp.1394 - 1415. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M116.064881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Modifies the Proteome of Extracellular Vesicles Released by Microglia and Influences Their Action on Astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.910. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2017.00910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Mass Spectrometry Imaging and Top-down Microproteomics Reveals Evidence of a Hidden Proteome in Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Narducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Catenin Knockdown Affects Mitochondrial Biogenesis and Lipid Metabolism in Breast Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Stanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Priore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gaballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Modifies the Proteome of Extracellular Vesicles Released by Microglia and Influences Their Action on Astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2017.00910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated mass spectrometry imaging and omics workflows on the same tissue section using grid-aided, parafilm-assisted microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1861 (7), pp.1702-1714. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoLC-MS coupling of liquid microjunction microextraction for on-tissue proteomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1865 (7), pp.891-900. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2016.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-tissue Direct Monitoring of Global Hydrogen/Deuterium Exchange by MALDI Mass Spectrometry: Tissue Deuterium Exchange Mass Spectrometry (TDXMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (10), pp.3321-3330. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.O116.059832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.19360. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced post-desolvation of MALDI clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Diologent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bolbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ziskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proprotein convertase 1/3 inhibited macrophages: A novel therapeutic based on drone macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPA Open Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating epithelial mesenchymal transition markers into the clinic: Novel insights from proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Trerotola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giudetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPA Open Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euprot.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic Analysis of the Spatio-temporal Based Molecular Kinetics of Acute Spinal Cord Injury Identifies a Time- and Segment-specific Window for Effective Tissue Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.2641-2670. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M115.057794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo Real-Time Mass Spectrometry for Guided Surgery Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Mesdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.25919. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.19360. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proteomic Analysis of Human Uterine Myoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protein and Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1389203717666160322150603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved protein surface microsampling from tissue sections using liquid extraction surface analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11-12), pp.1622-1632. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201500508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome-wide characterization of signalling interactions in the hippocampal CA4/DG subfield of patients with Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Ho Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taewook Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Heinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Ravid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.11138. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep11138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parafilm-assisted microdissection: a sampling method for mass spectrometry-based identification of differentially expressed prostate cancer protein biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (22), pp.4564-4567. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc08331h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Consequences of Proprotein Convertase 1/3 (PC1/3) Inhibition in Macrophages for Application to Cancer Immunotherapy: A Proteomic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vanden Abeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (11), pp.2857-77. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M115.052480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate-Mediated Laser Ablation under Ambient Conditions for Spatially-Resolved Tissue Proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ziskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.18135. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter- and intra-organ spatial distributions of sea star saponins by MALDI imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Decroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407 (29), pp.8813-8824. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-9044-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parafilm-assisted microdissection: a sampling method for mass spectrometry-based identification of differentially expressed prostate cancer protein biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (22), pp.4564-4567. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC08331H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parafilm-assisted microdissection: a sampling method for mass spectrometry-based identification of differentially expressed prostate cancer protein biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (22), pp.4564-4567. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC08331H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal immune benefit based on complementary production of antibiotics by the leech Hirudo verbana and its gut symbiont Aeromonas veronii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tasiemski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.17498. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep17498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parafilm-assisted microdissection: a sampling method for mass spectrometry-based identification of differentially expressed prostate cancer protein biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (22), pp.4564-4567. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc08331h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-MS and NanoSIMS imaging techniques to study cnidarian?dinoflagellate symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mehiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (2), pp.125 - 131. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of Alginate Scaffold Releasing Two Trophic Factors for Spinal Cord Injury Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grulova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Slovinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.13702. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep13702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations of protein composition along the rostro-caudal axis after spinal cord injury: proteomic, in vitro and in vivo analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Slovinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Grulova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2014.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation properties of factors released by bone marrow stromal cells on activated microglia: an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Marrec-Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Slovinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.7514. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of increased sensitivity and mass resolution using silicon masks in MALDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Diologent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Treizebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.1404-1413. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac401329r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human temporal lobe epilepsy analyses by tissue proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Bi Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Hye Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.628-642. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.22246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification-Based Mass Spectrometry Imaging of Proteins by Parafilm Assisted Microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (17), pp.8127-8134. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac4009397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of liquid microjunction extraction strategy for improving protein identification from tissue sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Strupat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.200-218. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2012.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microproteomics by liquid extraction surface analysis: Application to FFPE tissue to study the fimbria region of tubo‐ovarian cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3-4), pp.234-240. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prca.201200070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic matrices pre-spotted matrix-assisted laser desorption/ionization plates for patient maker following in course of treatment, drug titration, and MALDI mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 434 (1), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2012.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARGETED MASS spectrometry Imaging: Specific Targeting Mass Spectrometry imaging technologies from history to perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Histochemistry and Cytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (3), pp.133-174. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proghi.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new safety concern for glaucoma treatment demonstrated by mass spectrometry imaging of benzalkonium chloride distribution in the eye, an experimental study in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brignole-Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Both</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e50180. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Changes in Peptide and Lipid Expression Associated with Regeneration in the Nervous System of the Medicinal Leech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tasiemski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0018359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analyses for biomarkers hunting and validation through on-tissue bottom-up or in-source decay in MALDI-MSI: application to prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Longuespee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morad Roudbaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (1), pp.149-165. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging and profiling MS of higher mass proteins from tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Van Remoortere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René van Zeijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van den Oever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Longuespée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (11), pp.1922-1929. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid ionic matrixes for MALDI mass spectrometry imaging of lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (6), pp.1204-1218. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2010.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging mass spectrometry in ovarian cancer for tracking, identifying, and validating biomarkers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Longuespée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Science Monitor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (8), pp.BR233-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI mass spectrometry imaging of proteins exceeding 30,000 daltons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Longuespée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra van Remoortere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René van Zeijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Science Monitor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (9), pp.BR293-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-tissue protein identification and imaging by MALDI-Ion mobility mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Snel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.338-347. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2009.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging mass spectrometry: state of the art technology in clinical proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (9), pp.2023-2033. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.R800016-MCP200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Tissue N-Terminal Peptide Derivatizations for Enhancing Protein Identification in MALDI Mass Spectrometric Imaging Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (20), pp.8305-8317. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac901043n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Tissue Preparation for Matrix-Assisted Laser Desorption Ionization Mass Spectrometry Imaging. Part 1: Using Microspotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (19), pp.8193-8202. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac901328p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI Imaging of Formalin-Fixed Paraffin-Embedded Tissues: Application to Model Animals of Parkinson Disease for Biomarker Hunting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (7), pp.969-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging of formalin-fixed paraffin-embedded tissues: application to model animals of Parkinson disease for biomarker hunting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Croix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.969-78. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr070464x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue imaging using MALDI-MS: a new frontier of histopathology proteomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.413-24. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/14789450.5.3.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular MALDI imaging: an emerging technology for neuroscience studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Croix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Macagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (6), pp.845-58. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MITICS (MALDI Imaging Team Imaging Computing System): a new open source mass spectrometry imaging software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Jardin-Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Macagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (3), pp.332-45. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of matrix coated and native tissue sections by UV and IR MALDI-O-TOF-MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dreisewerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pohlentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (6), pp.2463 -2471. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac061768q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Analysis and MALDI Imaging of Formalin-Fixed, Paraffin-Embedded Tissue Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (4), pp.1295 -1305. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr060549i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag-mass: Specific molecular imaging of transcriptome and proteome by mass spectrometry based on photocleavable tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (6), pp.2057-2067. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr0700044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging: a new technology to discover and validate new biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Menguellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipopolysaccharide mediated regulation of neuroendocrine associated proprotein convertases and neuropeptide precursor processing in the rat spleen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benlarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 171 (2), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/jneuroim.2005.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid ionic matrices for direct tissue analysis and MALDI imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Hendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (3), pp.809 -819. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac0514669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid ionic matrixes for direct tissue analysis & MALDI imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78, pp.809-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct profiling and MALDI Imaging in clinical proteomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Menguellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (10), pp.S247-S247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-MS Direct Tissue Analysis of Proteins: Improving Signal Sensitivity Using Organic Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (20), pp.7145 -7153. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac060565z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Analyses of neuropeptides by in situ MALDI-TOF mass spectrometry in the rat brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroendocrinology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (24), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Servoing of Soft Robotic Instrument for Cancer Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Wurdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA@40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colibactin-Producing Escherichia coli alters the tumor microenvironment to immunosuppressive lipid overload facilitating colorectal cancer progression and chemoresistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darja Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41 ème CECED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Monptellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced finite element modelling and closed-loop control of pneumatic-driven soft continuum robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Wurdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Soft Robotics (RoboSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Singapore, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft55895.2023.10122081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Molecular Diagnosis of Tumors Using Atmospheric Pressure Infrared Matrix-Assisted Laser Desorption-Ionization Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tierny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract 367: Trop-2 activates a dormant Na + /K + -ATPase/PKCα/CD9/ezrin signaling axis to override the basal growth program of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Trerotola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Relli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Tripaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Havas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings: AACR Annual Meeting 2017; April 1-5, 2017; Washington, DC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.367-367, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2017-367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI DIRECT ANALYSIS AND IMAGING OF FROZEN VERSUS FFPE TISSUES: WHAT STRATEGY FOR WHICH SAMPLE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th ASMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Indianapolis, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced spatial resolution of MALDI images using silicon masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT PROFILING AND MALDI IMAGING OF TISSUES: NEW DEVELOPMENTS AND CLINICAL APPLICATIONS FOR OVARIAN CANCER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Menguellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Proteomics in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured surface as EWOOD counter electrode for matrix-free mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging by using solid ionic matrixes for direct analysis of tissues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B Hendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference “Genomics, Proteomics, Bioinformatics, and Nanotechnologies for Medicine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, NOVOSIBIRSK, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une imagerie par spectrométrie de masse clinique à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovations en Protéomique, 1ères rencontres du MASTER Protéomique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie par spectrométrie de masse MALDITOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée André Verbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX DEVELOPPEMENTS POUR L'IMAGERIE MALDI :VERS L'IMAGERIE CLINIQUE A HAUT DEBIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er SCBA - 22èmes Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie par spectrométrie de masse MALDITOF : innovations et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Symposium of Analytical Chemistry and Biology : from molecule to proteome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse directe de neuropeptides dans le cerveau de rat par spectrométrie de masse MALDI-TOF In Situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societé Française de Spectrométrie de masse, club jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Chaville, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting epilepsy neurosurgery of focal cortical dysplasia with multimodality fluorescence and SpiderMass spectroscopy : a phantom study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Beuriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Munich, Germany. Optica Publishing Group, European Conferences on Biomedical Optics 2025, pp.M3A.20, </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ECBO.2025.M3A.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial metabolomics reveals a reprogramming of lipid metabolism by bacterial colibactin supporting immunosuppressive microenvironment in right-sided colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darja Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 Metabolism &amp; Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates memory deficits and synaptic loss in an amyloidogenic mouse model of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. K. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution structural 3D et ciblage thérapeutique du complexe oncogénique MUC4-ErbB2 dans le cancer du pancréas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Liberelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Scientifiques Annuelles du Cancéropole Nord-Ouest (CNO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal upregulation of adenosine a2a receptors exacerbates memory deficits in mouse models of alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carvalho K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faivre E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AD/PD virtual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Sampling of Biological Tissue by Substrate-Mediated Laser Ablation: Toward Spatially-Resolved Proteomics at µm Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Maulouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Mass Spectrometry Imaging by Water-Assisted Laser Desorption/Ionization for Ex Vivo and in Vivo Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2688, Springer, pp.83-94, 2023, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3319-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI Mass Spectrometry Imaging and Spatially-resolved Proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chicano-Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chicano-Galvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MALDI Mass Spectrometry Imaging: From Fundamentals to Spatial Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, 2021, 978-1-83916-241-1. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839165191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and Potential of Imaging Mass Spectrometry Applied to Biomarker Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress and potential of imaging mass spectrometry applied to biomarker discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-43, 2017, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6952-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1598, pp.269-283, 2017, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6952-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2017, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7051-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF IONIC MATRICES FOR MALDI MASS SPECTROMETRY ANALYSIS OF TISSUE SECTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2006IB02311 20060607. 2007, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF CONJUGATES WITH LINKERS CLEAVABLE BY PHOTODISSOCIATION OR FRAGMENTATION FOR MASS SPECTROMETRY ANALYSIS OF TISSUE SECTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2006IB02309 20060607. 2007, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masks useful for MALDI imaging of tissue sections, processes of manufacture and uses thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2007128751 (A2). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Molecular Digital Twins Based on Ambient Ionization Mass Spectrometry Imaging for Application in Cancer Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zirem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland P Bourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-Assisted SpiderMass for in vivo Real-Time Topography Mass Spectrometry Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chann Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par spectrométrie de masse : principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep transcriptome annotation suggests that small and large proteins encoded in the same genes often cooperate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondos Samandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lucier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global BioID-based SARS-CoV-2 proteins proximal interactome unveils novel ties between viral polypeptides and host factors involved in multiple COVID19-associated mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle M.N. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorgos Sofianatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Komarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Samavarchi Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02940420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements en Imagerie par Spectrométrie de Masse MALDI et Applications aux Problématiques Biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences pharmaceutiques. Université des Sciences et Technologie de Lille - Lille I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00167305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId801"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.28571428571px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Fournier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ProfessorSenior Member Institut Universitaire de FranceVice President for Doctoral Research at University of Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1096-5044</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137267029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-9195-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Fournier is Distinguished Professor at University of Lille, and she holds a position as co-director of the PRISM Inserm U1192 Lab and as Vice President for Doctoral Research for the university. She is a bioanalytical chemist specialized in clinical mass spectrometry and proteomics. She started research working on fundamental of MALDI during her PhD at University Pierre & Marie Curie in Paris first and then, as a postdoctoral fellow within the group of Prof. Michael Karas in Frankfurt. In 2002, she established her own group at University of Lille where she started developing MALDI MS Imaging. She contributed to the field with several developments including strategies for imaging of FFPE tissues and proteins, and the development of tagged probes for specific imaging of mRNA and antigens. In 2009, she was hired as Full Professor and awarded a Junior position at Institut Universitaire de France. Since 2012, she got interested by the development of Spatially Resolved Proteomics in combination to MALDI MSI for applications in oncology. Over the past 5 years, she also worked on the development of in vivo MS for guided surgery and intraoperative analysis. She confounded the Imabiotech Company which provides services in MALDI MSI and recently CELEOS that will commercialize the SpiderMass technology. She was recently distinguished by the international distinguish award from MSACL and was awarded a senior position at Institut Universitaire de France in 2019.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (163)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-driven divisive K-Means: A new clustering strategy for MALDI imaging data for a more precise and less biased characterization of complex biological tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Tebbakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Attencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 268, pp.105578. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice lacking the fructose transporter Glut5 exhibit excessive androgens and reduced sperm motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Kallianioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166 (3), pp.bqaf005. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqaf005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the protein kinase C/NDRG1 signaling network in breast cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saponaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell &amp; Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cell &amp; Bioscience, 14, pp.156. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13578-024-01336-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Identification and Spatial Distribution of Crown Gall Disease Biomarkers in Grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerzaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (30), pp.16364-16373. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiler: an open web platform for multi-omics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zirem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMFProfiler: a multi-omics integration method for samples stratified in groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mercadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (2), pp.btaf066. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time glioblastoma tumor microenvironment assessment by SpiderMass for improved patient management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zirem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alain Maurage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101482. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrm.2024.101482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact and future of artificial intelligence in medical genetics and molecular medicine: an ongoing revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firat Ozcelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Sait Dundar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baki Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Henehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional and Integrative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Functional and Integrative Genomics, 24, pp.138. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10142-024-01417-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity Assessment and Protein Pathway Prediction via Spatial Lipidomic and Proteomic Correlation: Advancing Dry Proteomics concept for Human Glioblastoma Prognosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zirem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Molecular and Cellular Proteomics, 24 (1), pp.100891. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcpro.2024.100891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal A2A receptor exacerbates synapse loss and memory deficits in APP/PS1 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Burgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Brain - A Journal of Neurology, 147 (8), pp.2691-2705. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awae113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-culture system of macrophages with breast cancer tumoroids to study cell interactions and therapeutic responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ziane Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Salome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cell Reports Methods, 4 (6), pp.100792. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crmeth.2024.100792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of furin in CAR macrophages directs them toward a proinflammatory phenotype and enhances their antitumor activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ziane Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cell Death and Disease, 15, pp.879. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-024-07267-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo and Real-Time Metabolic Profiling of Plant-Microbe Interactions in Leaves, Stems, and Roots of Bacterially Inoculated Chardonnay Plantlets using SpiderMass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Analytical Chemistry, 96 (34), pp.13821-13829. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering genetic and nongenetic factors underlying tumour dormancy: insights from multiomics analysis of two syngeneic MRD models of melanoma and leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Oceane Laguillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Titah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Biological Research, 57 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40659-024-00540-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel apigenin prodrug programmed for alkaline-phosphatase instructed self-inhibition to combat cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Diamantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Tsiailanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Papaemmanouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kanaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Biomolecular Structure and Dynamics, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2023.2247083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From precise surgery to precision surgery: The multiple dimensions of therapeutic precision for head and neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Saidak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Davrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2022.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and characterization of canine mammary tumoroids for translational research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouchaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rybicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tierny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, BMC Biology, 21, pp.23. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-023-01516-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing non-targeted interactomics approach and subcellular fractionation to increase our understanding of the ghost proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego-Fernando Garcia del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eyckerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Iscience, 26, pp.105943. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.105943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenProt 2.0 builds a path to the functional characterization of alternative proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Provencher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Lucier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nucleic Acids Research, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad1050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fallopian tube lesions as potential precursors of early ovarian cancer: a comprehensive proteomic analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cell Death and Disease, 14, pp.644. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-06165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol to identify human subcellular alternative protein interactions using cross-linking mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego-Fernando Garcia del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAR Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, STAR Protocols, 4 (3), pp.102380. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xpro.2023.102380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Capuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Osien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie-Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cell Death Dis, 14, pp.526. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Capuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Osien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie-Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cell Death and Disease, 14 (4), pp.237. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing MS imaging of lipids by WALDI and MALDI: two technologies for evaluating a common ground truth in MS imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zirem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Analyst, 148, pp.4982-4986. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3an01096a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophylactic Radical Fimbriectomy with Delayed Oophorectomy in Women with a High Risk of Developing an Ovarian Carcinoma: Results of a Prospective National Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Narducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers15041141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Capuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Osien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (8), pp.526. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bikfalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristine Alves da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vianney Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagnosis: End-to-End CNN–LSTM Models for Mass Spectrometry Data Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Sanabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (36), pp.13431-13437. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c00613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Capuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Osien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.677. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-06143-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry-Based Differentiation of Oral Tongue Squamous Cell Carcinoma and Nontumor Regions With the SpiderMass Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Attencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boudahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Tebbakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oral Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/froh.2022.827360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-tissue spatially resolved glycoproteomics guided by N-glycan imaging reveal global dysregulation of canine glioma glycoproteomic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Alyse Malaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.30-42.e4. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chembiol.2021.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct In Vivo Analysis of CBD- and THC-Acid Cannabinoids and Classification of Cannabis Cultivars Using SpiderMass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Metabolites, 12, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12060480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop-2, Na+/K+ ATPase, CD9, PKCα, cofilin assemble a membrane signaling super-complex that drives colorectal cancer growth and invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Relli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ceci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Tripaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (12), pp.1795-1808. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41388-022-02220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Antibody Dependant Neurite Outgrowth Modulation Response Involvement in Spinal Cord Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Capuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie-Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Osien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.882830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of the glioblastoma proteome reveals specific molecular signatures and markers of survival.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nature Communications, 13, pp.6665. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-34208-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path to clonal theranostics in luminal breast cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Frontiers in Oncology, 11, pp.802177. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.802177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling a ghost proteome in the glioblastoma non-coding rnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Frontiers in Cell and Developmental Biology, 9, pp.703583. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.703583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des outils de chemobiologie à l’imagerie par spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase c activation drives a differentiation program in an oligodendroglial precursor model through the modulation of specific biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiana Pieragostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International Journal of Molecular Sciences, 22 (10), pp.5245. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22105245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113 (6), pp.272-280. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer surgery 2. 0: guidance by real-time molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Takats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Trends in Molecular Medicine, 27 (6), pp.602-615. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molmed.2021.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-assisted spidermass for in vivo real-time topography mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chann Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Analytical Chemistry, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding Light on the Ghost Proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biochemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.239-250. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibs.2020.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotrauma investigation through spatial omics guided by mass spectrometry imaging: Target identification and clinical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazem Zibara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Khoshman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (1), pp.189-205. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.21719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of Coxsackievirus B4 in Pancreatic β Cells Disturbs Insulin Maturation, Pattern of Cellular Proteins, and DNA Methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magloire Pandoua Nekoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famara Sane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.1125. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9061125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04456755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of coxsackievirus b4 in pancreatic ? cells disturbs insulin maturation, pattern of cellular proteins, and dna methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magloire Pandoua Nekoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famara Sane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Microorganisms, 9 (6), pp.1125. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9061125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaceome proteomic of glioblastoma revealed potential targets for immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Frontiers in Immunology, 12, pp.746168. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.746168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic anti-glioma effect of the combined action of pcsk inhibitor with the anti-tumoral factors secreted by poly (i:c)-stimulated macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tierny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cancer Gene Therapy, 29, pp.22-36. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41417-020-00286-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero exposure to metformin reduces the fertility of male offspring in adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khoueiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Justine Guerquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2021.750145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct water-assisted laser desorption/ionization mass spectrometry lipidomic analysis and classification of formalin-fixed paraffin-embedded sarcoma tissues without dewaxing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Damien Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouchaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (11), pp.1513-1523. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/clinchem/hvab160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cell Reports Medicine, 2 (6), pp.100318. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward high spatially resolved proteomics using expansion microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Drelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Analytical Chemistry, 93 (36), pp.12195-12203. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c05372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal Cord Injury: Animal Models, Imaging Tools and the Treatment Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Cubinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Humenik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Mojzisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (1), pp.134-143. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11064-019-02800-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonic Anhydrase XII Expression Is Modulated during Epithelial Mesenchymal Transition and Regulated through Protein Kinase C Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ravaioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Fonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredaria Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (3), pp.715. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21030715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (5), pp.101045. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative learning enables convolutional neural network representations for small mass spectrometry data classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.5595. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19354-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of neonatal microglia drives small extracellular vesicles content and biological functions in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.1727637. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20013078.2020.1727637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Openprot 2021: deeper functional annotation of the coding potential of eukaryotic genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lucier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nucleic Acids Research, 49 (D1), pp.D380-D388. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Studies Revealed a Ghost Proteome in PC1/3 KD Macrophages under Antitumoral Resistance Induced by IL-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilgehan Ozcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c02530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of innate events during skin reaction following intradermal injection of seasonal influenza vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, pp.103670. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative proteins are functional regulators in cell reprogramming by PKA activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (14), pp.7864-7882. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of a Proprotein Convertase Inhibitor in Reactivation of Tumor-Associated Macrophages and Inhibition of Glioma Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Oncolytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.31-46. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omto.2020.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sars-cov-2 interactome with human ghost proteome: a neglected world encompassing a wealth of biological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Microorganisms, 8 (12), pp.2036. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8122036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hidden Human Proteome Signature Characterizes the Epithelial Mesenchymal Transition Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziano Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Trerotola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.372-375. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612826666200129091610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canine Bone Marrow-derived Mesenchymal Stem Cells: Genomics, Proteomics and Functional Analyses of Paracrine Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Humenik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Cikos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Luptakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladar Madari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (9), pp.1824-1835. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.RA119.001507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the substrate-mediated laser ablation of biological tissues: Quest for the best substrate material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maulouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 473, pp.486-492. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.12.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic profile of high-risk luminal A early breast cancers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (15_suppl), pp.3077-3077. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2019.37.15_suppl.3077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiverse nature of epithelial to mesenchymal transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Trerotola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marchisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cancer Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcancer.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclei of HeLa cells interactomes unravel a network of ghost proteins involved in proteins translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1863 (10), pp.1458-1470. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Protein Expression Networks are Activated in Microglia Cells after Stimulation with IFN-γ and IL-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (6), pp.580. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8060580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (18), pp.11879-11887. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific lipid metabolic profile is associated with the epithelial mesenchymal transition program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Giudetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ragusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gaballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1864 (3), pp.344-357. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2018.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-assisted laser desorption/ionization mass spectrometry for minimally invasive in vivo and real-time surface analysis using SpiderMass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Balog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.3162-3182. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41596-019-0217-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sample Preparation Workflow for Improved Identification of Ghost Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.1122-1129. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b04188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic characterisation of leech microglia extracellular vesicles (EVs): comparison between differential ultracentrifugation and Optiprep™ density gradient isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Raffo-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C van Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Le Marrec-Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.1603048. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20013078.2019.1603048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenProt: a more comprehensive guide to explore eukaryotic coding potential and proteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lucier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (47(D1)), pp.D403-D410. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry-based intraoperative tumor diagnostics: a letter in reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Science OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (7), pp.FSO403. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2144/fsoa-2019-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation of Ambient Laser Desorption Ionisation Mass Spectrometry (ALDI-MS) Improves Lipid-Based Microbial Species Level Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Bodai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Temelkuran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Perdones-Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Bolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3006. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39815-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Treatment-Decision Score for HIV-Infected Children With Suspected Tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Borand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibol Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Cyrille Tejiokem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (3), pp.e20182065. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1542/peds.2018-2065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Spatiotemporal Microproteomics Landscape in Experimental Model of Traumatic Brain Injury Unveils a link to Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Raffo-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaimane Aboulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (8), pp.1669-1682. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.RA119.001604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time and in vivo pharmaceutical and environmental studies with SpiderMass instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ziskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 281, pp.61-66. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-catenin knockdown promotes NHERF1-mediated survival of colorectal cancer cells: implications for a double-targeted therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Saponaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sergio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Coluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Regina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (24), pp.3301-3316. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41388-018-0170-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally and spatially-resolved microproteomics and MALDI MSI lipidomic analysis for traumatic brain injury biomarker identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazem Zibara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 280S, pp.S8. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protein Coded by a Short Open Reading Frame, Not by the Annotated Coding Sequence, Is the Main Gene Product of the Dual-Coding Gene MIEF1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (12), pp.2402-2411. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.RA118.000593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic expression profile of injured rat peripheral nerves revealed biological networks and processes associated with nerve regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Stanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velia La Pesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233 (8), pp.6207-6223. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.26478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Proteins Encoded by Unannotated ORFs are Rising Stars of the Proteome, Confirming Shortcomings in Genome Annotations and Current Vision of an mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antanas Staskevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roucou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (10), pp.1700058. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201700058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Atmospheric Pressure Infrared Matrix-Assisted Laser Desorption-Ionization Mass Spectrometry (Remote IR-MALDI MS) of Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ziskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (8), pp.1637-1649. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.TIR117.000582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular consequences of the proprotein convertase 1/3 inhibition in macrophages for application in anti-tumour immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Capuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsukasa Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo van Meel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 282, pp.80-85. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Changes Associated with Traumatic Brain Injury Revealed by 3D MALDI-MSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Trede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazem Zibara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (17), pp.10568-10576. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Cortex Microglia-Derived Exosomes: Nanoparticles for Glioma Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Majerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Petrovova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomir Medvecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (10), pp.1205-1214. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201701198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D MALDI mass spectrometry imaging reveals specific localization of long-chain acylcarnitines within a 10-day time window of spinal cord injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Hauberg-Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Laouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.16083. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-34518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Intrathecal Delivery of Mesenchymal Stromal Cells Conditioned Medium Improves Functional Recovery in a Rat Model of Spinal Cord Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Cubinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Smolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Danko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.870. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19030870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paclitaxel Treatment and Proprotein Convertase 1/3 (PC1/3) Knockdown in Macrophages is a Promising Antiglioma Strategy as Revealed by Proteomics and Cytotoxicity Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Natalia Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Zografidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (6), pp.1126-1143. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.RA117.000443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Molecular Diagnosis of Tumors Using Water-Assisted Laser Desorption/Ionization Mass Spectrometry Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Balog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.840-851.e4. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccell.2018.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding new light on spinal cord injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarha Laouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 280, pp.S4. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can real time molecular analyses change the paradigm of dog sarcoma diagnosis and classification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 280, pp.S4. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-Resolved Top-down Proteomics Bridged to MALDI MS Imaging Reveals the Molecular Physiome of Brain Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.357-372. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M116.065755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02941492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Modifies the Proteome of Extracellular Vesicles Released by Microglia and Influences Their Action on Astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.910. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2017.00910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Mass Spectrometry Imaging and Top-down Microproteomics Reveals Evidence of a Hidden Proteome in Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Narducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Catenin Knockdown Affects Mitochondrial Biogenesis and Lipid Metabolism in Breast Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Stanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Priore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gaballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP Modifies the Proteome of Extracellular Vesicles Released by Microglia and Influences Their Action on Astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2017.00910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated mass spectrometry imaging and omics workflows on the same tissue section using grid-aided, parafilm-assisted microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1861 (7), pp.1702-1714. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoLC-MS coupling of liquid microjunction microextraction for on-tissue proteomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1865 (7), pp.891-900. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2016.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-supervised MALDI mass spectrometry imaging combined with microproteomics for glioma grade III classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Zairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1865 (7), pp.875-890. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Catenin Knockdown Affects Mitochondrial Biogenesis and Lipid Metabolism in Breast Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Stanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Priore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gaballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.544. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic and transcriptomic investigation of acne vulgaris microcystic and papular lesions: Insights in the understanding of its pathophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nadal-Wollbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alvarez-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1861 (3), pp.652-663. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2016.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhoA Inhibitor Treatment At Acute Phase of Spinal Cord Injury May Induce Neurite Outgrowth and Synaptogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Mallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Anne Karnoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Laouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (8), pp.1394 - 1415. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M116.064881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.19360. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced post-desolvation of MALDI clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Diologent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bolbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ziskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 416, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proprotein convertase 1/3 inhibited macrophages: A novel therapeutic based on drone macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPA Open Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.20-22. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating epithelial mesenchymal transition markers into the clinic: Novel insights from proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Trerotola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giudetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPA Open Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euprot.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic Analysis of the Spatio-temporal Based Molecular Kinetics of Acute Spinal Cord Injury Identifies a Time- and Segment-specific Window for Effective Tissue Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.2641-2670. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M115.057794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo Real-Time Mass Spectrometry for Guided Surgery Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Mesdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.25919. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved protein surface microsampling from tissue sections using liquid extraction surface analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11-12), pp.1622-1632. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201500508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proteomic Analysis of Human Uterine Myoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rizzello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protein and Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1389203717666160322150603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murgoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.19360. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-tissue Direct Monitoring of Global Hydrogen/Deuterium Exchange by MALDI Mass Spectrometry: Tissue Deuterium Exchange Mass Spectrometry (TDXMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (10), pp.3321-3330. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.O116.059832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome-wide characterization of signalling interactions in the hippocampal CA4/DG subfield of patients with Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae Ho Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taewook Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Heinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Ravid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.11138. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep11138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parafilm-assisted microdissection: a sampling method for mass spectrometry-based identification of differentially expressed prostate cancer protein biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (22), pp.4564-4567. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc08331h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Consequences of Proprotein Convertase 1/3 (PC1/3) Inhibition in Macrophages for Application to Cancer Immunotherapy: A Proteomic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vanden Abeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kobeissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (11), pp.2857-77. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M115.052480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate-Mediated Laser Ablation under Ambient Conditions for Spatially-Resolved Tissue Proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ziskind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.18135. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter- and intra-organ spatial distributions of sea star saponins by MALDI imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Decroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407 (29), pp.8813-8824. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-9044-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parafilm-assisted microdissection: a sampling method for mass spectrometry-based identification of differentially expressed prostate cancer protein biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (22), pp.4564-4567. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC08331H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parafilm-assisted microdissection: a sampling method for mass spectrometry-based identification of differentially expressed prostate cancer protein biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (22), pp.4564-4567. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC08331H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal immune benefit based on complementary production of antibiotics by the leech Hirudo verbana and its gut symbiont Aeromonas veronii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tasiemski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.17498. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep17498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parafilm-assisted microdissection: a sampling method for mass spectrometry-based identification of differentially expressed prostate cancer protein biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (22), pp.4564-4567. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc08331h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of Alginate Scaffold Releasing Two Trophic Factors for Spinal Cord Injury Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grulova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Slovinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.13702. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep13702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-MS and NanoSIMS imaging techniques to study cnidarian?dinoflagellate symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mehiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (2), pp.125 - 131. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations of protein composition along the rostro-caudal axis after spinal cord injury: proteomic, in vitro and in vivo analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Slovinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Grulova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2014.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation properties of factors released by bone marrow stromal cells on activated microglia: an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Cizkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Marrec-Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Slovinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.7514. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of increased sensitivity and mass resolution using silicon masks in MALDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Diologent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Treizebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.1404-1413. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac401329r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human temporal lobe epilepsy analyses by tissue proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Bi Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Hye Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.628-642. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.22246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of liquid microjunction extraction strategy for improving protein identification from tissue sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Strupat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.200-218. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2012.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microproteomics by liquid extraction surface analysis: Application to FFPE tissue to study the fimbria region of tubo‐ovarian cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3-4), pp.234-240. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prca.201200070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic matrices pre-spotted matrix-assisted laser desorption/ionization plates for patient maker following in course of treatment, drug titration, and MALDI mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 434 (1), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2012.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification-Based Mass Spectrometry Imaging of Proteins by Parafilm Assisted Microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (17), pp.8127-8134. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac4009397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARGETED MASS spectrometry Imaging: Specific Targeting Mass Spectrometry imaging technologies from history to perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Histochemistry and Cytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (3), pp.133-174. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proghi.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new safety concern for glaucoma treatment demonstrated by mass spectrometry imaging of benzalkonium chloride distribution in the eye, an experimental study in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brignole-Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Both</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e50180. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Changes in Peptide and Lipid Expression Associated with Regeneration in the Nervous System of the Medicinal Leech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tasiemski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0018359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analyses for biomarkers hunting and validation through on-tissue bottom-up or in-source decay in MALDI-MSI: application to prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Longuespee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morad Roudbaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (1), pp.149-165. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI mass spectrometry imaging of proteins exceeding 30,000 daltons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Longuespée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra van Remoortere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René van Zeijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Science Monitor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (9), pp.BR293-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-tissue protein identification and imaging by MALDI-Ion mobility mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten Snel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.338-347. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2009.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid ionic matrixes for MALDI mass spectrometry imaging of lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (6), pp.1204-1218. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2010.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging mass spectrometry in ovarian cancer for tracking, identifying, and validating biomarkers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Longuespée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Science Monitor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (8), pp.BR233-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging and profiling MS of higher mass proteins from tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Van Remoortere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René van Zeijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van den Oever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Longuespée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (11), pp.1922-1929. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging mass spectrometry: state of the art technology in clinical proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (9), pp.2023-2033. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.R800016-MCP200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Tissue N-Terminal Peptide Derivatizations for Enhancing Protein Identification in MALDI Mass Spectrometric Imaging Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (20), pp.8305-8317. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac901043n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Tissue Preparation for Matrix-Assisted Laser Desorption Ionization Mass Spectrometry Imaging. Part 1: Using Microspotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (19), pp.8193-8202. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac901328p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging of formalin-fixed paraffin-embedded tissues: application to model animals of Parkinson disease for biomarker hunting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Croix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.969-78. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr070464x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue imaging using MALDI-MS: a new frontier of histopathology proteomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.413-24. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/14789450.5.3.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular MALDI imaging: an emerging technology for neuroscience studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Croix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Macagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (6), pp.845-58. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MITICS (MALDI Imaging Team Imaging Computing System): a new open source mass spectrometry imaging software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Jardin-Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Macagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (3), pp.332-45. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI Imaging of Formalin-Fixed Paraffin-Embedded Tissues: Application to Model Animals of Parkinson Disease for Biomarker Hunting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnel David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (7), pp.969-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of matrix coated and native tissue sections by UV and IR MALDI-O-TOF-MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dreisewerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pohlentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (6), pp.2463 -2471. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac061768q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Analysis and MALDI Imaging of Formalin-Fixed, Paraffin-Embedded Tissue Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (4), pp.1295 -1305. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr060549i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag-mass: Specific molecular imaging of transcriptome and proteome by mass spectrometry based on photocleavable tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (6), pp.2057-2067. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr0700044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging: a new technology to discover and validate new biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Menguellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipopolysaccharide mediated regulation of neuroendocrine associated proprotein convertases and neuropeptide precursor processing in the rat spleen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benlarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 171 (2), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/jneuroim.2005.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid ionic matrices for direct tissue analysis and MALDI imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Hendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (3), pp.809 -819. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac0514669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid ionic matrixes for direct tissue analysis & MALDI imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78, pp.809-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct profiling and MALDI Imaging in clinical proteomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Menguellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (10), pp.S247-S247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI-MS Direct Tissue Analysis of Proteins: Improving Signal Sensitivity Using Organic Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (20), pp.7145 -7153. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac060565z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Analyses of neuropeptides by in situ MALDI-TOF mass spectrometry in the rat brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroendocrinology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (24), pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Servoing of Soft Robotic Instrument for Cancer Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Wurdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA@40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Colibactin-Producing Escherichia coli alters the tumor microenvironment to immunosuppressive lipid overload facilitating colorectal cancer progression and chemoresistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darja Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41 ème CECED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Monptellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced finite element modelling and closed-loop control of pneumatic-driven soft continuum robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Wurdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Soft Robotics (RoboSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Singapore, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft55895.2023.10122081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Molecular Diagnosis of Tumors Using Atmospheric Pressure Infrared Matrix-Assisted Laser Desorption-Ionization Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tierny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract 367: Trop-2 activates a dormant Na + /K + -ATPase/PKCα/CD9/ezrin signaling axis to override the basal growth program of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Trerotola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Relli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Tripaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Sacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Havas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings: AACR Annual Meeting 2017; April 1-5, 2017; Washington, DC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.367-367, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1538-7445.AM2017-367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI DIRECT ANALYSIS AND IMAGING OF FROZEN VERSUS FFPE TISSUES: WHAT STRATEGY FOR WHICH SAMPLE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th ASMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Indianapolis, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced spatial resolution of MALDI images using silicon masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI imaging by using solid ionic matrixes for direct analysis of tissues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B Hendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference “Genomics, Proteomics, Bioinformatics, and Nanotechnologies for Medicine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, NOVOSIBIRSK, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured surface as EWOOD counter electrode for matrix-free mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIRECT PROFILING AND MALDI IMAGING OF TISSUES: NEW DEVELOPMENTS AND CLINICAL APPLICATIONS FOR OVARIAN CANCER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Menguellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Proteomics in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une imagerie par spectrométrie de masse clinique à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovations en Protéomique, 1ères rencontres du MASTER Protéomique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie par spectrométrie de masse MALDITOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée André Verbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX DEVELOPPEMENTS POUR L'IMAGERIE MALDI :VERS L'IMAGERIE CLINIQUE A HAUT DEBIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er SCBA - 22èmes Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie par spectrométrie de masse MALDITOF : innovations et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Symposium of Analytical Chemistry and Biology : from molecule to proteome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse directe de neuropeptides dans le cerveau de rat par spectrométrie de masse MALDI-TOF In Situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societé Française de Spectrométrie de masse, club jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Chaville, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting epilepsy neurosurgery of focal cortical dysplasia with multimodality fluorescence and SpiderMass spectroscopy : a phantom study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Beuriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Munich, Germany. Optica Publishing Group, European Conferences on Biomedical Optics 2025, pp.M3A.20, </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ECBO.2025.M3A.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial metabolomics reveals a reprogramming of lipid metabolism by bacterial colibactin supporting immunosuppressive microenvironment in right-sided colon cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darja Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 Metabolism &amp; Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution structural 3D et ciblage thérapeutique du complexe oncogénique MUC4-ErbB2 dans le cancer du pancréas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Liberelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Scientifiques Annuelles du Cancéropole Nord-Ouest (CNO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates memory deficits and synaptic loss in an amyloidogenic mouse model of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. K. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal upregulation of adenosine a2a receptors exacerbates memory deficits in mouse models of alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carvalho K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faivre E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AD/PD virtual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Sampling of Biological Tissue by Substrate-Mediated Laser Ablation: Toward Spatially-Resolved Proteomics at µm Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Maulouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Mass Spectrometry Imaging by Water-Assisted Laser Desorption/Ionization for Ex Vivo and in Vivo Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2688, Springer, pp.83-94, 2023, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3319-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALDI Mass Spectrometry Imaging and Spatially-resolved Proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chicano-Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chicano-Galvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MALDI Mass Spectrometry Imaging: From Fundamentals to Spatial Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, 2021, 978-1-83916-241-1. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839165191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined MALDI Mass Spectrometry Imaging and Parafilm-Assisted Microdissection-Based LC-MS/MS Workflows in the Study of the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1598, pp.269-283, 2017, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6952-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droplet-Based Liquid Extraction for Spatially-Resolved Microproteomics Analysis of Tissue Sections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2017, </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7051-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and Potential of Imaging Mass Spectrometry Applied to Biomarker Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusal Quanico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress and potential of imaging mass spectrometry applied to biomarker discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-43, 2017, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6952-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF CONJUGATES WITH LINKERS CLEAVABLE BY PHOTODISSOCIATION OR FRAGMENTATION FOR MASS SPECTROMETRY ANALYSIS OF TISSUE SECTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2006IB02309 20060607. 2007, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF IONIC MATRICES FOR MALDI MASS SPECTROMETRY ANALYSIS OF TISSUE SECTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2006IB02311 20060607. 2007, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Molecular Digital Twins Based on Ambient Ionization Mass Spectrometry Imaging for Application in Cancer Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Zirem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland P Bourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-Assisted SpiderMass for in vivo Real-Time Topography Mass Spectrometry Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Ogrinc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chann Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par spectrométrie de masse : principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global BioID-based SARS-CoV-2 proteins proximal interactome unveils novel ties between viral polypeptides and host factors involved in multiple COVID19-associated mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle M.N. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorgos Sofianatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Komarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payman Samavarchi Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02940420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep transcriptome annotation suggests that small and large proteins encoded in the same genes often cooperate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondos Samandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lucier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02940621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements en Imagerie par Spectrométrie de Masse MALDI et Applications aux Problématiques Biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences pharmaceutiques. Université des Sciences et Technologie de Lille - Lille I, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00167305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId806"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E08F2BE"/>
+    <w:nsid w:val="DB049DA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1096-5044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137267029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9195-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Guerrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Tebbakha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Attencourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105578" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Kallianioti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grandhaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05118547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saponaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stanca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Zito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-024-01336-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nguyen-Huu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ledoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zirem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercadi&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Gravier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viod&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Oceane Laguillaumie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Titah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-024-00540-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain Maurage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101482" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04712663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Ozcelik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sait Dundar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baki Yildirim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Henehan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Vicente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01417-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lagache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2024.100891" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane Chaouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salome" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2024.100792" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01470" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Pinheiro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07267-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diamantis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tsiailanis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaemmanouil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kanaki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2247083" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03881465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galmiche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Saidak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Brenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Davrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2022.11.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybicka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01516-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego-Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyckerman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnefond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.105943" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Provencher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Lucier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1050" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102380" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278200v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05737-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401014v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ledoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an01096a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Ferron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mailliez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Charvolin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041141" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459618v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Sanabria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00613" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03722795v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boudahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/froh.2022.827360" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Alyse Malaker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2021.05.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412905v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060480" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Guerra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Relli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ceci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Tripaldi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Simeone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-022-02220-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278167v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;riaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.882830" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04022193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Robin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.802177" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011475v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Drelich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05372" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011459v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.703583" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05016823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2021.04.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03990566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaillou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01692" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446903v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2020.10.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443805v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kerbaj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eid" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khoshman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21719" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04456755v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire Pandoua Nekoua" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061125" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955619v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009706v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-020-00286-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462578v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Faure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.750145" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04019390v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Caux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fatou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvab160" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Verri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trerotola" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612826666200129091610" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-8PVZR4P4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966962v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122036" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941635v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Cizkova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cubinkova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Humenik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Mojzisova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-019-02800-w" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941786v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ravaioli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fonzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredaria Adamo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030715" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04028636v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Brunet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lucier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levesque" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leblanc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jacques" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1036" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984601v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gonnet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gon&#231;alves" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Weiss" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103670" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941812v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa277" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940430v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2020.03.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462355v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cameron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Bodai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Temelkuran" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdones-Montero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Bolt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39815-w" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941608v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cikos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Luptakova" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladar Madari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001507" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406750v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maulouet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fatou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.12.173" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941546v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.3077" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940760v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchisio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2018.11.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941645v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.05.009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941613v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Giudetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ragusa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lunetti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaballo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2018.12.011" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941578v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Balog" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0217-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Herv&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roucou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04188" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941660v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arab" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raffo-Romero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lemaire" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1603048" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941503v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A Brunet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brunelle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lucier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky936" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941629v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/fsoa-2019-0037" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940781v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Minier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.315" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940788v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarha Laouby" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.314" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940768v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2018.09.009" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940936v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saudemont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.339" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940774v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Saponaro" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sergio" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Luca" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Regina" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0170-y" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940837v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.327" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1T23TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940894v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Roy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000593" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940755v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Stanca" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velia La Pesa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aloisi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26478" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940662v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Staskevicius" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201700058" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940859v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.TIR117.000582" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940820v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trede" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02682" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940806v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Majerova" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petrovova" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Medvecky" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701198" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940797v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hauberg-Lotte" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Laouby" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34518-0" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941495v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Smolek" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danko" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19030870" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940615v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guerra" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Priore" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00544" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940626v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal-Wollbold" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Casas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alvarez-Georges" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.10.021" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827747v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.064881" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940650v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Drago" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lombardi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Prada" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gabrielli" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Joshi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00910" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940659v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449125v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449135v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940635v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.03.006" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449154v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O116.059832" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420190v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Diologent" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2016.12.005" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940397v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giudetti" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.01.003" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850361v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nataf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.057794" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940425v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vinatier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mesdag" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25919" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445727v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447450v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rizzello" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Pellegrino" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nuccio" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203717666160322150603" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940393v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500508" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQHZBL2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940247v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Ho Kim" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taewook Kang" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Heinsen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Ravid" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11138" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456902v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quanico" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franck" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimeno" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabbagh" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc08331h" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850616v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhem" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanden Abeele" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobeissy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052480" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940254v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18135" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939600v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeyer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Decroo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caulier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9044-0" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449501v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08331H" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449202v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940232v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546914v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kopp" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehiri" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dani" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2014.06.006" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940249v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grulova" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slovinska" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bla&#353;ko" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13702" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455729v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Slovinska" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Grulova" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00105" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449213v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devaux" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07514" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946711v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac401329r" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455749v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Bi Park" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hye Kim" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22246" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ2NJWPR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455753v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4009397" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455771v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Strupat" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupuy" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.025" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHJRFX75-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455765v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farr&#233;" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201200070" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WLLM1G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455799v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.035" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D80D8ZF4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455827v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gagnon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proghi.2012.08.002" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFLQPVZF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764054v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbenoit" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Both" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050180" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589141v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriaux" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arafah" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruand" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018359" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455842v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Longuespee" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Roudbaraki" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5020-5" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456009v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Van Remoortere" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Zeijl" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van den Oever" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Longuesp&#233;e" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.07.011" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456017v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2010.02.010" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD8B2DLV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456012v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ayed" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Longuesp&#233;e" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castelier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456014v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van Remoortere" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456026v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stauber" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claude" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Snel" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2009.09.016" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456037v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elayed" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.R800016-MCP200" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456028v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ayed" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901043n" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456031v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barnes" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901328p" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268379v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stauber" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnel David" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350106v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croix" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070464x" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350102v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.5.3.413" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350103v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croix" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Macagno" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20623" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350101v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2008.07.004" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP9HQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086947v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dreisewerd" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pohlentz" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061768q" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167250v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tabet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Day" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060549i" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167235v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Camp" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr0700044" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086943v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Menguellet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086906v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lansac" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dong" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Dubois" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benlarbi" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jneuroim.2005.09.019" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086905v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducoroy" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Hendra" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0514669" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120848v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Tabet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendra" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086942v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lucot" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086901v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060565z" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167329v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714460v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Shi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Wurdemann" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101252v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft55895.2023.10122081" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407005v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saudemont" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quanico" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baud" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fatou" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tierny" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940617v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sacchetti" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Havas" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-367" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167284v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284454v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verplanck" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167326v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinatier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127824v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104882v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Hendra" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126223v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Mathe" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcelle" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126224v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167327v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Tabet" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131330v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167328v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269592v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautheron" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Beuriat" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.20" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974166v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blum" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Carvalho" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montmasson" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Meriaux" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547404v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974273v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho K." TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumoulin" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faivre E." TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406998v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maulouet" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400799v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3319-9_8" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552159v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chicano-Galvez" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chicano-Galvez" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165191" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940629v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_2" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940633v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_13" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940613v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7051-3_6" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167309v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167310v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372343v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorki" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375791v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland P Bourette" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512929v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940621v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondos Samandi" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gagnon" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02940420v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.N. Laurent" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Sofianatos" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Komarova" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samavarchi Tehrani" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167305v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1096-5044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137267029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9195-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Guerrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Tebbakha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Attencourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105578" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Kallianioti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grandhaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05118547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saponaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stanca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Zito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-024-01336-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nguyen-Huu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ledoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zirem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercadi&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Gravier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viod&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain Maurage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101482" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04712663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat Ozcelik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sait Dundar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baki Yildirim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Henehan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Vicente" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-024-01417-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lagache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2024.100891" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04684882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Burgard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae113" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane Chaouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salome" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2024.100792" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Pinheiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07267-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Oceane Laguillaumie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Titah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillemette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Neve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-024-00540-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diamantis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tsiailanis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papaemmanouil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Nika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kanaki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2247083" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03881465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galmiche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Saidak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Brenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Davrou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2022.11.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybicka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01516-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego-Fernando Garcia del Rio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyckerman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnefond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.105943" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Provencher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Lucier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1050" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102380" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278200v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05737-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401014v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ledoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an01096a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Narducci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Ferron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mailliez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Charvolin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041141" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Sanabria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00613" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03722795v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boudahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/froh.2022.827360" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Alyse Malaker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2021.05.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412905v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060480" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Guerra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Relli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ceci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Tripaldi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Simeone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-022-02220-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278167v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;riaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.882830" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04022193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Robin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.802177" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011459v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.703583" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840976v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967287v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damato" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Pieragostino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105245" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05016823v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Takats" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2021.04.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03990566v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaillou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01692" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2020.10.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443805v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kerbaj" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Khoshman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21719" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04456755v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire Pandoua Nekoua" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061125" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955619v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009706v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-020-00286-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462578v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.750145" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04019390v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Caux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fatou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvab160" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04011475v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Drelich" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05372" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941635v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Cizkova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cubinkova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Humenik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Mojzisova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-019-02800-w" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941786v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vergara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ravaioli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Fonzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredaria Adamo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030715" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19354-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04028636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Brunet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lucier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levesque" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leblanc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jacques" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1036" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984601v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gon&#231;alves" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Weiss" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103670" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941812v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa277" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940430v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2020.03.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966962v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122036" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941785v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Verri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trerotola" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612826666200129091610" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-8PVZR4P4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941608v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cikos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Luptakova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladar Madari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001507" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406750v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maulouet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fatou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.12.173" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941546v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2019.37.15_suppl.3077" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940760v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchisio" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2018.11.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941645v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.05.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941561v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Nigro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Domenico" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060580" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941613v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Giudetti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ragusa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lunetti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaballo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2018.12.011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941578v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Balog" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0217-8" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941813v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Herv&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roucou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04188" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941660v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arab" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raffo-Romero" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Camp" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lemaire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1603048" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941503v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A Brunet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Brunelle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lucier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky936" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941629v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/fsoa-2019-0037" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462355v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cameron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Bodai" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Temelkuran" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdones-Montero" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Bolt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39815-w" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332878v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Ung" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Cyrille Tejiokem" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2018-2065" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940936v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saudemont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.339" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940774v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Saponaro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sergio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Coluccia" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Luca" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Regina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0170-y" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940837v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.327" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1T23TK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940894v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Roy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000593" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940755v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Stanca" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velia La Pesa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aloisi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.26478" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940662v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Staskevicius" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201700058" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940859v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.TIR117.000582" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940820v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trede" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02682" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940806v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Majerova" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petrovova" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Medvecky" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701198" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940797v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hauberg-Lotte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Laouby" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34518-0" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941495v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Smolek" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danko" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19030870" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940768v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2018.09.009" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940788v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarha Laouby" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.314" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940781v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Minier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.315" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940650v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Drago" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lombardi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Prada" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gabrielli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Joshi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00910" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940659v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leblanc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.001" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449125v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guerra" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Priore" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00544" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449135v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940635v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.03.006" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940625v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940615v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940626v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal-Wollbold" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Casas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alvarez-Georges" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.10.021" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827747v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.064881" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420190v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Diologent" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2016.12.005" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940397v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giudetti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.01.003" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850361v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nataf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.057794" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940425v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vinatier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mesdag" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25919" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940393v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500508" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQHZBL2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447450v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rizzello" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Pellegrino" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nuccio" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203717666160322150603" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445727v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449154v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O116.059832" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940247v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Ho Kim" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taewook Kang" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Heinsen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Ravid" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11138" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456902v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quanico" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franck" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gimeno" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabbagh" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc08331h" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850616v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhem" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanden Abeele" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobeissy" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052480" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940254v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18135" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939600v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeyer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Decroo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caulier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9044-0" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449501v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC08331H" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449202v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239548v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17498" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940232v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940249v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grulova" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slovinska" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bla&#353;ko" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13702" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546914v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kopp" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehiri" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dani" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2014.06.006" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455729v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Slovinska" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Grulova" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2014.00105" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449213v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devaux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07514" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946711v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac401329r" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455749v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Bi Park" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hye Kim" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22246" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ2NJWPR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455771v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauly" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Strupat" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupuy" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.025" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHJRFX75-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455765v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farr&#233;" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201200070" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WLLM1G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455799v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnel" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.035" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D80D8ZF4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455753v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4009397" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455827v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gagnon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proghi.2012.08.002" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFLQPVZF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764054v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbenoit" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamm" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Both" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050180" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589141v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriaux" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arafah" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruand" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018359" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455842v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Longuespee" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Roudbaraki" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosset" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5020-5" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456014v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Longuesp&#233;e" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van Remoortere" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Zeijl" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456026v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stauber" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claude" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Snel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2009.09.016" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456017v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2010.02.010" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD8B2DLV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456012v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ayed" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Longuesp&#233;e" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castelier" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456009v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Van Remoortere" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van den Oever" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.07.011" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456037v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elayed" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.R800016-MCP200" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456028v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ayed" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901043n" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456031v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barnes" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901328p" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350106v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stauber" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnel" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croix" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070464x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350102v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.5.3.413" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350103v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croix" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Macagno" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20623" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350101v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2008.07.004" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXP9HQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268379v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnel David" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086947v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dreisewerd" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pohlentz" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061768q" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167250v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tabet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Day" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060549i" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167235v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Camp" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr0700044" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086943v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Menguellet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086906v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lansac" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dong" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Dubois" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benlarbi" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jneuroim.2005.09.019" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086905v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducoroy" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Hendra" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0514669" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120848v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Tabet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendra" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086942v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lucot" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086901v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060565z" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167329v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714460v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Shi" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Wurdemann" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101252v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft55895.2023.10122081" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407005v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saudemont" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quanico" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baud" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fatou" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tierny" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940617v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sacchetti" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Havas" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2017-367" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167284v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284454v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verplanck" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104882v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lemaire" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Hendra" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127824v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167326v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinatier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126223v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Mathe" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcelle" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126224v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167327v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Tabet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131330v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167328v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269592v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautheron" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Beuriat" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.20" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547404v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liberelle" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974166v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blum" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Carvalho" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montmasson" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac. Meriaux" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974273v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gomez-Murcia" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho K." TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumoulin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faivre E." TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406998v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maulouet" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400799v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3319-9_8" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552159v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chicano-Galvez" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chicano-Galvez" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165191" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940633v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_13" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940613v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7051-3_6" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940629v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6952-4_2" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167310v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167309v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375791v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland P Bourette" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512929v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02940420v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.N. Laurent" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Sofianatos" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Komarova" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samavarchi Tehrani" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940621v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondos Samandi" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gagnon" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167305v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>