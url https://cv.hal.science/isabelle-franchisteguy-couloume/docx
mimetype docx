--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -66,3872 +66,3967 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Communautés Professionnelles de Santé sur un Territoire : un point d’ancrage pour le déploiement de la responsabilité populationnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Paolillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lorient (56100), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternance à l’Université et sensibilisation aux risques professionnels : Etude de cas pour des étudiants dans le secteur du commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARIA 2024 - Anticiper le risque par l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupements hospitaliers de territoire, un levier pour repenser l’offre de soins de proximité ? Le cas de la Navarre-Côte Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coopération dans tous ses états - Congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2023, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire, pierre angulaire du déploiement de la compétence collective pour de nouvelles pistes d’évolution du système de santé français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12° colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bourgogne, May 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation, réussite et déploiement de l'article 51 : le Projet Ange Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchisteguy -Couloume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11eme congrès AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximité et déploiement des expérimentations de l'article 51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10° Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financement et Contrôle de Gestion des établissements hospitaliers : une comparaison France-Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nakamura Hiroyuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société Française des Etudes Japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du territoire, une nécessité dans la prise en charge du patient : application au projet Ange Gardien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et coordination des soins sur un territoire – Une comparaison France - Pays Basque espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème colloque de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’innovation à la diffusion : quelles modalités de diffusion d’expérimentations innovantes en santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème colloque santé "Innovons pour innover : savoir mobiliser de nouveaux outils conceptuels et méthodologiques pour transformer durablement le champ de la santé".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts des partenariats associatifs dans l'apprentissage sociétal d'un établissement d'hospitalisation privée impliqué sur son territoire à travers une démarche de RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dedoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment concilier culture du public et culture du privé au sein d’une même entité ? Le cas d’un groupement de coopération sanitaire de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème colloque de l’AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une recherche-action comme élément catalyseur de construction d’une culture au sein d’un groupement de coopération sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles perspectives de financement de la santé en France. Entre T2A et rémunération au forfait ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence du parcours de soins du patient entre T2A et rémunération au forfait : quelles évolutions pour le financement du système de santé en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion prévisionnelle des emplois et des compétences (GPEC) dans le cadre d’un regroupement de plusieurs cliniques privées : pratiques, apprentissages et perspectives d’implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mousques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de santé français, du global au local : mise en perspective de leviers pour le développement de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projectique-Santé, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de projet en support à la mise en place d'une gestion prévisionnelle des emplois et des compétences: le cas d'un projet de fusion-restructuration de cliniques privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Mousques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ARAMOS, FNEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manager dans des environnements complexes : le rôle pivot des cadres intermédiaires de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Projectics Erima 2014, Journées Internationales de Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bidart, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail en projet comme facilitateur du changement organisational dans les activités de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque des cadres CFPPS, Le management par projet, une vision partagée, un levier pour fédérer et donner du sens, CHU Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche de la performance au cœur de l'évolution des établissements de santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association de Recherche Appliquée au Management des organisations de Santé, ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le changement organisationnel facilite l'évolution des compétences : le cas de la transformation des cadres soignants en &amp;quot;managers d'unités de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque du Pôle Santé/Social d'Euromed, IRTS PACA Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la gestion de projets et du management des compétences dans le contexte d'un changement organisationnel : le cas de la fusion de cinq cliniques privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Francophone Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les établissements de santé face au changement : le cas de la fusion de 5 établissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée transdisciplinaire de recherche en management hospitalier, journée labellisée AIMS, AFC, AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le positionnement des cadres de santé face au changement organisationnel : à la recherche du développement de compétences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des 16èmes Journées de Projectiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bayonne, San Sebastien, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-operation and co-ordination during the design process: empirical studies and characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Bareigts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International CIRP Design Seminar, CIRP 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 51: Innovative Experiments to Help the French Healthcare System?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dezest</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation, Collective Intelligence and Resiliency in Healthcare Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Wiley, 2024, 9781786308443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au commencement était… La Projectique – Fondements et perspectives de la &amp;quot;science des projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Société en Projet – Mélanges en l’honneur du Professeur Jean-Pierre Claveranne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ESKA, pp.113-119, 2024, 978-2-8224-1131-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif Article 51 : des expérimentations innovantes au secours du système de santé français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dezest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et intelligence collective, pour des organisations de santé structurellement résilientes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, ISTE Editions, pp.211-231, 2023, Série Santé et Innovation, ISBN 9781784059194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funding and Management Control of Hospitals: A France-Japan Comparison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakamura Hiroyuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Development in Asia - Socio-economic, Financial and Economic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-3-030-94678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Studies in Engineering Design and Health Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Bareigts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Tichkiewitch and D. Brissaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Tools for Co-operative and Integrated Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KLUWER Academic Publishers, pp.385-396, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183435v1</w:t>
-              </w:r>
-[...2136 lines deleted...]
-                <w:t xml:space="preserve">hal-01131535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public-Privé, les frontières tombent : quelle construction d’une culture commune au sein d’un groupement de coopération sanitaire ? Les apports d’une recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Volume 11 / N° 2 (2), pp.31-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmp.112.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours de soins, un levier vers une intégration des soins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cargnello-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Volume 36 (3), pp.69-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/g2000.363.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La e-santé : menaces ou opportunités pour les organisations de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur de la complexité des organisations de santé : le cadre de santé, pivot de l’organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (1), pp.37-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/proj.013.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur de la complexité des organisations de santé : le cadre de santé, pivot de l'organisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skills and Change Management Interacting in Health Activities. The Merging of Five French Private Health Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (8), pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skills and change management interacting in health activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (2), pp.9-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/proj.008.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the transferability of behavioural skills », International Journal of Entrepreneurship and Innovation Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saumonneau,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the transferability of behavioural skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saumonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (3), pp.301-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation organisationnelle en santé : centrage patient et approche par les processus et les réseaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ellie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Larrasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, juin (447), pp.467-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner gestion des connaissances et gestion de projets innovants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6, pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation-action: une modalité de l'apprentissage organisationnel. Eléments pour un transfert méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Larrasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Rodriguez Manalich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (1), pp.53-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1386/tmsd.15.2.133_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche d'amélioration dans un service d'urgences hospitalières. Aspects d'organisation et d'information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Larrasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimal Jayaratna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 3 (4), pp.121-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4078,51 +4173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dezest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04854451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04122917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dezest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03715826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakamura Hiroyuki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bareigts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04854465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergugnat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04469518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04122929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchisteguy -Couloume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03599354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03041240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedoh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ospital" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mousques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432009v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04268496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.112.0031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.363.0069" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307689v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.013.0037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02472238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012940v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau," TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lartigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ellie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rodriguez Manalich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tmsd.15.2.133_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimal Jayaratna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Paolillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04854465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergugnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barbier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04469518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04122929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dezest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchisteguy -Couloume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03599354v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dezest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakamura Hiroyuki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03041240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedoh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ospital" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mousques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bareigts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04854451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04122917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03715826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04268496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.112.0031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.363.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.013.0037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02472238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau," TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lartigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ellie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rodriguez Manalich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tmsd.15.2.133_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimal Jayaratna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>