--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -204,235 +204,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-covid hypermobile tourist practices facing environmental challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Videography in tourism research: An analytical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frochot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Tourism Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102, pp.104869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tourisme.6689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tourman.2023.104869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952643v1</w:t>
+                <w:t xml:space="preserve">hal-04550890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Videography in tourism research: An analytical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-covid hypermobile tourist practices facing environmental challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Masset</w:t>
+                <w:t xml:space="preserve">Véronique Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Decrop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Frochot</w:t>
+                <w:t xml:space="preserve">Philippe Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 102, pp.104869. </w:t>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tourman.2023.104869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.6689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550890v1</w:t>
+                <w:t xml:space="preserve">hal-04952643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France H1000 en sciences de gestion</w:t>
               </w:r>
@@ -1611,64 +1611,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hypermobilité à l’épreuve des enjeux environnementaux et sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agilité touristique en temps de crises et d’incertitudes 2. Entre marketing-communication et durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.165-180, 2024, Série Tourisme et systèmes de mobilité, 9781836120100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2273,51 +2273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disconnect to better reconnect: the role of mindfulness in hypermodern holiday experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Decrop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd annual conference of the Transatlantic Studies Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transatlantic Studies Association, Jul 2024, Lancaster University, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2336,463 +2336,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cohabitation intergénérationnelle comme source de valeur de l'expérience récréative en festival. Le cas Tomorrowland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kréziak</w:t>
+                <w:t xml:space="preserve">Hypermobility and environmental issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Normandes de la Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Normandie Innovation Marché Entreprise Consommation, Nov 2023, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">Geography for our common future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EU GEO (Association of European Geographical Societies), Aug 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04361047v1</w:t>
+                <w:t xml:space="preserve">hal-04288148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hypermobilité touristique en France face aux enjeux de durabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Mondou</w:t>
+                <w:t xml:space="preserve">La cohabitation intergénérationnelle comme source de valeur de l'expérience récréative en festival. Le cas Tomorrowland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kréziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frochot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations, mutations, adaptations et capacités de résilience du secteur touristique face aux crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rendez-vous Champlain, Oct 2023, La Rochelle (17000), France</w:t>
+              <w:t xml:space="preserve">22èmes Journées Normandes de la Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Normandie Innovation Marché Entreprise Consommation, Nov 2023, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288153v1</w:t>
+                <w:t xml:space="preserve">halshs-04361047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Music makes the people come together”: intergenerational interactions at electro festivals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kréziak</w:t>
+                <w:t xml:space="preserve">L’hypermobilité touristique en France face aux enjeux de durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTRA Europe Conference "Rethinking innovative tourism strategie sinuncertain times"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Travel and Tourism Research Association; Centre de Recherche en Gestion des Organisations, Apr 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transformations, mutations, adaptations et capacités de résilience du secteur touristique face aux crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rendez-vous Champlain, Oct 2023, La Rochelle (17000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04361085v1</w:t>
+                <w:t xml:space="preserve">hal-04288153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypermobility and environmental issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Mondou</w:t>
+                <w:t xml:space="preserve">“Music makes the people come together”: intergenerational interactions at electro festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kréziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frochot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography for our common future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EU GEO (Association of European Geographical Societies), Aug 2023, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">TTRA Europe Conference "Rethinking innovative tourism strategie sinuncertain times"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Travel and Tourism Research Association; Centre de Recherche en Gestion des Organisations, Apr 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288148v1</w:t>
+                <w:t xml:space="preserve">halshs-04361085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hypermobilité à l’épreuve des enjeux environnementaux et sociétaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises: réplications, accélérations, réinventions..?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2817,77 +2817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hypermobilité à l’épreuve des enjeux environnementaux et sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Violier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agilité touristique en période de crises : réplications, accélérations, réinventions.. ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTRES, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3240,191 +3240,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frugex - Frugalité et comportements touristiques en montagne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires en surtourisme et interactions résidents-touristes : de l’attitude aux réactions comportementales des communautés locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Autrans Meaudre en Vercors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417505v1</w:t>
+                <w:t xml:space="preserve">hal-05417583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires en surtourisme et interactions résidents-touristes : de l’attitude aux réactions comportementales des communautés locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frugex - Frugalité et comportements touristiques en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse de Klijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Frochot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Autrans Meaudre en Vercors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417583v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3579,51 +3579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fo-Yovo Koutremon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frochot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Welt&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r3kvyv54j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mondou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6689" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04550890v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2023.104869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dimanche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.328.0027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Didry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenglet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00472875231218641" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwa Nishinaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Masuda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmm.2023.100818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frochot Isabelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kreziak Dominique" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Statia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2018.10.025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01609248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Salvador" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.49.62" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2003.11.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM4931WZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fyall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Youcheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01707004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Batat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01615614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joosje Voordes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803926902.00021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01614156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17433/1.2016.50153373.2-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01614141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01614101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Favier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lebrun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04738548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Klijn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fo-Yovo Koutremon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frochot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Welt&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.r3kvyv54j" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04550890v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2023.104869" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mondou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dimanche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.328.0027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Didry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenglet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00472875231218641" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwa Nishinaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Masuda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmm.2023.100818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frochot Isabelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kreziak Dominique" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Statia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2018.10.025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01609248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Salvador" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.49.62" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2003.11.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM4931WZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fyall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Youcheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01707004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Batat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01615614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joosje Voordes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803926902.00021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01614156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17433/1.2016.50153373.2-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01614141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01614101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Favier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lebrun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04738548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417505v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Klijn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>