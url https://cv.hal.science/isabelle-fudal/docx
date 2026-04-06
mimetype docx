--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -581,295 +581,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation of symplastic effector protein mobility by paired effectors is conserved in different classes of fungal pathogens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans : a two‐player game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mila Blekemolen</w:t>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavica Janevska</w:t>
+                <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zendler</w:t>
+                <w:t xml:space="preserve">Antoine Porquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman van Tilbeurgh</w:t>
+                <w:t xml:space="preserve">Claire‐line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (3), pp.304-314. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242 (1), pp.247-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-07-23-0103-FI⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232770v1</w:t>
+                <w:t xml:space="preserve">hal-04480387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans : a two‐player game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facilitation of symplastic effector protein mobility by paired effectors is conserved in different classes of fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Clairet</w:t>
+                <w:t xml:space="preserve">Mila Blekemolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Slavica Janevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Porquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Blaise</w:t>
+                <w:t xml:space="preserve">Daniel Zendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire‐line Marais</w:t>
+                <w:t xml:space="preserve">Herman van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 242 (1), pp.247-261. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.304-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-07-23-0103-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480387v1</w:t>
+                <w:t xml:space="preserve">hal-04232770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
               </w:r>
@@ -1127,51 +1127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosome patterns in four plant pathogenic fungi with contrasted genome structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1389,563 +1389,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new avirulence gene of Leptosphaeria maculans , AvrLm14 , identifies a resistance source in American broccoli ( Brassica oleracea ) genotypes</w:t>
+                <w:t xml:space="preserve">A gene‐for‐gene interaction involving a ‘late’ effector contributes to quantitative resistance to the stem canker disease in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
+                <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Wagner</w:t>
+                <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre George</w:t>
+                <w:t xml:space="preserve">Aude Geistodt‐kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coudard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.13131⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (4), pp.1510-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344127v1</w:t>
+                <w:t xml:space="preserve">hal-03155959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene‐for‐gene interaction involving a ‘late’ effector contributes to quantitative resistance to the stem canker disease in Brassica napus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new avirulence gene of Leptosphaeria maculans , AvrLm14 , identifies a resistance source in American broccoli ( Brassica oleracea ) genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audren Jiquel</w:t>
+                <w:t xml:space="preserve">Marine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gervais</w:t>
+                <w:t xml:space="preserve">Pierre George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Geistodt‐kiener</w:t>
+                <w:t xml:space="preserve">Laurent Coudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Delourme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 231 (4), pp.1510-1524. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.1599-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155959v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of histone modifications during axenic growth in two species of Leptosphaeria maculans showing contrasting genomic organization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise J Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10577-021-09658-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.e041118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266749v1</w:t>
+                <w:t xml:space="preserve">hal-03190704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica L Soyer</w:t>
+                <w:t xml:space="preserve">Genome-wide mapping of histone modifications during axenic growth in two species of Leptosphaeria maculans showing contrasting genomic organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (1), pp.e041118. </w:t>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.219-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10577-021-09658-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190704v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoplastic effector proteins of plant-associated fungi and oomycetes</w:t>
               </w:r>
@@ -2048,51 +2048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two genes – for – one gene interaction between Leptosphaeria maculans and Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit-Houdenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,77 +2195,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sanchez-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny E. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56, </w:t>
@@ -2307,51 +2307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effector Biology in Fungal Pathogens of Nonmodel Crop Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,77 +2411,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different waves of effector genes with contrasted genomic location are expressed by Leptosphaeria maculans during cotyledon and stem colonization of oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2558,51 +2558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Interactions between Fungal Avirulence Genes and Their Corresponding Plant Resistance Genes and Consequences for Disease Resistance Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2822,51 +2822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 209 (4), pp.1613-1624. </w:t>
@@ -2898,277 +2898,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the effector AvrLm4-7 of Leptosphaeria maculans reveals insights into its translocation into plant cells and recognition by resistance proteins.</w:t>
+                <w:t xml:space="preserve">Chromatin-based control of effector gene expression in plant-associated fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Blondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Blaise</w:t>
+                <w:t xml:space="preserve">Jessica L. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Graille</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2015.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12913⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446655v1</w:t>
+                <w:t xml:space="preserve">hal-02638628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin-based control of effector gene expression in plant-associated fungi</w:t>
+                <w:t xml:space="preserve">Crystal structure of the effector AvrLm4-7 of Leptosphaeria maculans reveals insights into its translocation into plant cells and recognition by resistance proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica L. Soyer</w:t>
+                <w:t xml:space="preserve">Karine Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv D Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2015.05.025⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (4), pp.610-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638628v1</w:t>
+                <w:t xml:space="preserve">hal-01446655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The APSES transcription factor LmStuA is required for sporulation, pathogenic development and effector gene expression in Leptosphaeria maculans</w:t>
               </w:r>
@@ -3301,51 +3301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of the Leptosphaeria maculans avirulence gene AvrLm2 using an intraspecific comparative genomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaveh Ghanbarnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J. Larkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3422,51 +3422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance affects the speed of frequency increase but not the diversity of the virulence alleles overcoming a major resistance gene to [i]Leptosphaeria maculans[/i] in oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3608,51 +3608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (3), 19 p. </w:t>
@@ -3716,51 +3716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan G.T. Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Schoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3818,295 +3818,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbe-Independent Entry of Oomycete RxLR Effectors and Fungal RxLR-Like Effectors Into Plant and Animal Cells Is Specific and Reproducible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dispensable chromosome of Leptosphaeria maculans shelters an effector gene conferring avirulence towards Brassica rapa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett M. B. M. Tyler</w:t>
+                <w:t xml:space="preserve">Bénédicte B. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiv D. S. D. Kale</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Helen R. H. R. Clark</w:t>
+                <w:t xml:space="preserve">Pascal P. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/mpmi-02-13-0051-ia⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (3), pp.887-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001070v1</w:t>
+                <w:t xml:space="preserve">hal-01004245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dispensable chromosome of Leptosphaeria maculans shelters an effector gene conferring avirulence towards Brassica rapa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+                <w:t xml:space="preserve">Microbe-Independent Entry of Oomycete RxLR Effectors and Fungal RxLR-Like Effectors Into Plant and Animal Cells Is Specific and Reproducible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett M. B. M. Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv D. S. D. Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qunqing Q. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte B. Ollivier</w:t>
+                <w:t xml:space="preserve">Kai K. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Bally</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
+                <w:t xml:space="preserve">Helen R. H. R. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 198 (3), pp.887-898. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (6), pp.611 - 616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/mpmi-02-13-0051-ia⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004245v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Structure and Reproductive Behaviour Influence the Evolutionary Potential of a Fungal Phytopathogen</w:t>
               </w:r>
@@ -4144,51 +4144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (11), 15 p. </w:t>
@@ -5164,51 +5164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of Magnaporthe grisea Avirulence Gene ACE1 Is Connected to the Initiation of Appressorium-Mediated Penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Collemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,51 +5441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of host-specific populations of the blast pathogen Magnaporthe oryzae in crop domestication with subsequent expansion of pandemic clones on rice and weeds of rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett C Couch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,51 +5607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes épigénétiques des interactions hôte-agent pathogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5706,64 +5706,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic regulation of fungal genes involved in plant colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mycota, Plant Relationships / Fungal – plant interactions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, springer, pp.255-281, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5797,51 +5797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de détermination du positionnement des nucléosomes : MAINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5879,51 +5879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d’identification de régions génomiques accessibles à des régulateurs : FAIRE et ATAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5961,51 +5961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de la chromatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6043,51 +6043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoprécipitation de la chromatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6125,51 +6125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthylation de l’ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6396,51 +6396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6593,51 +6593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosome patterns in four plant pathogenic fungi with contrasted genome structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,51 +6895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C73ED03"/>
+    <w:nsid w:val="2EB4D9EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7126,51 +7126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-fudal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9105-9432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080570232" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Isabelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Talbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simine Pakzad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Blekemolen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Janevska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Tilbeurgh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-23-0103-FI" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;line Marais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Like Fokkens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/MPP.13338" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mesarich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de La Sierra-Gallay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wagner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17292" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-021-09658-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rocafort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.02.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez-Vallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080516-035303" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Marchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mooney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Goslin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daverdin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13736" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2015.05.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6ZNWHPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louise Soyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12249" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Ghanbarnia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Larkan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Links" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12228" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Ghalid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004227" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. B. M. Tyler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. S. D. Kale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunqing Q. Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai K. Tao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. H. R. Clark" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-02-13-0051-ia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12178" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Gu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G.S. Capelluto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daolong Dou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Feldman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Parlange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Daverdin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06547.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667764v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ross" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-8-0932" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669102v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pianfetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lodie Houlle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02459.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ross" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Blaise" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-4-0459" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00180977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi U. B&#246;hnert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00330-05" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662679v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eckert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05076.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett C Couch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.041780" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16503-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567382v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567334v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wagner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088422v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clairet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Gay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Marais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-fudal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9105-9432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080570232" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Isabelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Talbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simine Pakzad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;line Marais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Blekemolen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Janevska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zendler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Tilbeurgh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-23-0103-FI" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Like Fokkens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/MPP.13338" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mesarich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de La Sierra-Gallay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17292" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wagner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-021-09658-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rocafort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.02.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez-Vallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080516-035303" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Marchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mooney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Goslin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daverdin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13736" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2015.05.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6ZNWHPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louise Soyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12249" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Ghanbarnia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Larkan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Links" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12228" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Ghalid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004227" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004245v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12178" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001070v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. B. M. Tyler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. S. D. Kale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunqing Q. Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai K. Tao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. H. R. Clark" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-02-13-0051-ia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Gu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G.S. Capelluto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daolong Dou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Feldman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Parlange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Daverdin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06547.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667764v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ross" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-8-0932" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669102v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pianfetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lodie Houlle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02459.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ross" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Blaise" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-4-0459" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00180977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi U. B&#246;hnert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00330-05" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662679v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eckert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05076.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett C Couch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.041780" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16503-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567382v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567334v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wagner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088422v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clairet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Gay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Marais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>