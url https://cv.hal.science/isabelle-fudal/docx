--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -413,5164 +413,5322 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Investigation of Rlm3 From Rapeseed as a Potential Broad‐Spectrum Resistance Gene Against Fungal Pathogens Producing Structurally Conserved Effectors</w:t>
+                <w:t xml:space="preserve">Conserved ‘Late’ Effector Genes From Leptosphaeria maculans Inducing Gene‐For‐Gene Quantitative Resistance in Brassica napus Semi‐Winter Genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacera Talbi</w:t>
+                <w:t xml:space="preserve">Camille Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simine Pakzad</w:t>
+                <w:t xml:space="preserve">Armand Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Blaise</w:t>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
+                <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (3), pp.e70224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.70063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.70224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274184v1</w:t>
+                <w:t xml:space="preserve">hal-05591916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans : a two‐player game</w:t>
+                <w:t xml:space="preserve">Molecular Investigation of Rlm3 From Rapeseed as a Potential Broad‐Spectrum Resistance Gene Against Fungal Pathogens Producing Structurally Conserved Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Clairet</w:t>
+                <w:t xml:space="preserve">Nacera Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Simine Pakzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Porquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire‐line Marais</w:t>
+                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19581⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.70063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480387v1</w:t>
+                <w:t xml:space="preserve">hal-05274184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation of symplastic effector protein mobility by paired effectors is conserved in different classes of fungal pathogens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans : a two‐player game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavica Janevska</w:t>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zendler</w:t>
+                <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman van Tilbeurgh</w:t>
+                <w:t xml:space="preserve">Antoine Porquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire‐line Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-07-23-0103-FI⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242 (1), pp.247-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232770v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méline Saubin</w:t>
+                <w:t xml:space="preserve">Facilitation of symplastic effector protein mobility by paired effectors is conserved in different classes of fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Louet</w:t>
+                <w:t xml:space="preserve">Mila Blekemolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Slavica Janevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Daniel Zendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Herman van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.304-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-07-23-0103-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03394837v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neighbouring genes AvrLm10A and AvrLm10B are part of a large multigene family of cooperating effector genes conserved in Dothideomycetes and Sordariomycetes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Like Fokkens</w:t>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Audran</w:t>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Petit-Houdenot</w:t>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pouzet</w:t>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/MPP.13338⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090329v1</w:t>
+                <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleosome patterns in four plant pathogenic fungi with contrasted genome structures</w:t>
+                <w:t xml:space="preserve">The neighbouring genes AvrLm10A and AvrLm10B are part of a large multigene family of cooperating effector genes conserved in Dothideomycetes and Sordariomycetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Clairet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">Nacera Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Simon</w:t>
+                <w:t xml:space="preserve">Like Fokkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Soyer</w:t>
+                <w:t xml:space="preserve">Corinne Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Viaud</w:t>
+                <w:t xml:space="preserve">Yohann Petit-Houdenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.227⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.914-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/MPP.13338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088414v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new family of structurally conserved fungal effectors displays epistatic interactions with plant resistance proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lazar</w:t>
+                <w:t xml:space="preserve">Nucleosome patterns in four plant pathogenic fungi with contrasted genome structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Mesarich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nacera Talbi</w:t>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Li de La Sierra-Gallay</w:t>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010664⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324327v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene‐for‐gene interaction involving a ‘late’ effector contributes to quantitative resistance to the stem canker disease in Brassica napus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new family of structurally conserved fungal effectors displays epistatic interactions with plant resistance proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gervais</w:t>
+                <w:t xml:space="preserve">Noureddine Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Geistodt‐kiener</w:t>
+                <w:t xml:space="preserve">Carl Mesarich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Petit-Houdenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Delourme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Ines Li de La Sierra-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 231 (4), pp.1510-1524. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (7), pp.e1010664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155959v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new avirulence gene of Leptosphaeria maculans , AvrLm14 , identifies a resistance source in American broccoli ( Brassica oleracea ) genotypes</w:t>
+                <w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
+                <w:t xml:space="preserve">Elise J Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Wagner</w:t>
+                <w:t xml:space="preserve">Jessica L Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre George</w:t>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coudard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+                <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.13131⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.e041118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344127v1</w:t>
+                <w:t xml:space="preserve">hal-03190704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Genome-wide mapping of histone modifications during axenic growth in two species of Leptosphaeria maculans showing contrasting genomic organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.219-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10577-021-09658-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190704v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of histone modifications during axenic growth in two species of Leptosphaeria maculans showing contrasting genomic organization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A gene‐for‐gene interaction involving a ‘late’ effector contributes to quantitative resistance to the stem canker disease in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Jiquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Geistodt‐kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10577-021-09658-1⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (4), pp.1510-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266749v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoplastic effector proteins of plant-associated fungi and oomycetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new avirulence gene of Leptosphaeria maculans , AvrLm14 , identifies a resistance source in American broccoli ( Brassica oleracea ) genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Rocafort</w:t>
+                <w:t xml:space="preserve">Pierre George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Coudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2020.02.004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.1599-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894839v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two genes – for – one gene interaction between Leptosphaeria maculans and Brassica napus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apoplastic effector proteins of plant-associated fungi and oomycetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Rocafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Mesarich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15762⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2020.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278749v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome biology of effector gene evolution in filamentous plant pathogens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+                <w:t xml:space="preserve">A two genes – for – one gene interaction between Leptosphaeria maculans and Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Petit-Houdenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny E. Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica L Soyer</w:t>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56, </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (1), pp.397-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080516-035303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02628719v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effector Biology in Fungal Pathogens of Nonmodel Crop Plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">The genome biology of effector gene evolution in filamentous plant pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sanchez-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Fouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny E. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.07.002⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080516-035303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626782v1</w:t>
+                <w:t xml:space="preserve">hal-02628719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different waves of effector genes with contrasted genomic location are expressed by Leptosphaeria maculans during cotyledon and stem colonization of oilseed rape</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effector Biology in Fungal Pathogens of Nonmodel Crop Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12464⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (9), pp.753 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608614v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Interactions between Fungal Avirulence Genes and Their Corresponding Plant Resistance Genes and Consequences for Disease Resistance Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The N-end rule pathway regulates pathogen responses in plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Sorel</w:t>
+                <w:t xml:space="preserve">Different waves of effector genes with contrasted genomic location are expressed by Leptosphaeria maculans during cotyledon and stem colonization of oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Mooney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+                <w:t xml:space="preserve">Clémence Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Goslin</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (8), pp.1113 - 1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep26020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104524v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game of hide and seek between avirulence genes AvrLm4‐7 and AvrLm3 in Leptosphaeria maculans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The N-end rule pathway regulates pathogen responses in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Daverdin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
+                <w:t xml:space="preserve">Rémi de Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Mooney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Goslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13736⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep26020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516669v1</w:t>
+                <w:t xml:space="preserve">hal-02104524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin-based control of effector gene expression in plant-associated fungi</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A game of hide and seek between avirulence genes AvrLm4‐7 and AvrLm3 in Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209 (4), pp.1613-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2015.05.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02638628v1</w:t>
+                <w:t xml:space="preserve">hal-02516669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the effector AvrLm4-7 of Leptosphaeria maculans reveals insights into its translocation into plant cells and recognition by resistance proteins.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatin-based control of effector gene expression in plant-associated fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Graille</w:t>
+                <w:t xml:space="preserve">Jessica L. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiv D Kale</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 83 (4), pp.610-24. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.51-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2015.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446655v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The APSES transcription factor LmStuA is required for sporulation, pathogenic development and effector gene expression in Leptosphaeria maculans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of the effector AvrLm4-7 of Leptosphaeria maculans reveals insights into its translocation into plant cells and recognition by resistance proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+                <w:t xml:space="preserve">Karine Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Ollivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv D Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12249⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (4), pp.610-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536499v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid identification of the Leptosphaeria maculans avirulence gene AvrLm2 using an intraspecific comparative genomics approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The APSES transcription factor LmStuA is required for sporulation, pathogenic development and effector gene expression in Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas J. Larkan</w:t>
+                <w:t xml:space="preserve">Jessica Louise Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew G. Links</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (7), pp.699 - 709. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12228⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (9), pp.1000-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536462v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance affects the speed of frequency increase but not the diversity of the virulence alleles overcoming a major resistance gene to [i]Leptosphaeria maculans[/i] in oilseed rape</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid identification of the Leptosphaeria maculans avirulence gene AvrLm2 using an intraspecific comparative genomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duffe</w:t>
+                <w:t xml:space="preserve">Kaveh Ghanbarnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Nicholas J. Larkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G. Links</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.12.019⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (7), pp.699 - 709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208690v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic Control of Effector Gene Expression in the Plant Pathogenic Fungus [i]Leptosphaeria maculans[/i]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mennat El Ghalid</w:t>
+                <w:t xml:space="preserve">Quantitative resistance affects the speed of frequency increase but not the diversity of the virulence alleles overcoming a major resistance gene to [i]Leptosphaeria maculans[/i] in oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Glaser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004227⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.490-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019254v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element-assisted evolution and adaptation to host plant within the Leptosphaeria maculans-Leptosphaeria biglobosa species complex of fungal pathogens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.L. Schoch</w:t>
+                <w:t xml:space="preserve">Epigenetic Control of Effector Gene Expression in the Plant Pathogenic Fungus [i]Leptosphaeria maculans[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela P van de Wouw</w:t>
+                <w:t xml:space="preserve">Mennat El Ghalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-891⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631920v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dispensable chromosome of Leptosphaeria maculans shelters an effector gene conferring avirulence towards Brassica rapa.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transposable element-assisted evolution and adaptation to host plant within the Leptosphaeria maculans-Leptosphaeria biglobosa species complex of fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Bally</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan G.T. Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L. Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela P van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12178⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (891), pp.OA. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004245v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbe-Independent Entry of Oomycete RxLR Effectors and Fungal RxLR-Like Effectors Into Plant and Animal Cells Is Specific and Reproducible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett M. B. M. Tyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiv D. S. D. Kale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qunqing Q. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai K. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen R. H. R. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (6), pp.611 - 616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/mpmi-02-13-0051-ia⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Structure and Reproductive Behaviour Influence the Evolutionary Potential of a Fungal Phytopathogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+                <w:t xml:space="preserve">The dispensable chromosome of Leptosphaeria maculans shelters an effector gene conferring avirulence towards Brassica rapa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (3), pp.887-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019027v1</w:t>
+                <w:t xml:space="preserve">hal-01004245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of Genome Structure, DNA Asymmetry, and Cell Physiology on T-DNA Integration in Chromosomes of the Phytopathogenic Fungus Leptosphaeria maculans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+                <w:t xml:space="preserve">Genome Structure and Reproductive Behaviour Influence the Evolutionary Potential of a Fungal Phytopathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (11), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.112.002048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000638v1</w:t>
+                <w:t xml:space="preserve">hal-01019027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effector diversification within compartments of the Leptosphaeria maculans genome affected by Repeat-Induced Point mutations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence of Genome Structure, DNA Asymmetry, and Cell Physiology on T-DNA Integration in Chromosomes of the Phytopathogenic Fungus Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela P. van de Wouw</w:t>
+                <w:t xml:space="preserve">Ahmed Salim A. S. Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1189⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (8), pp.891-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.112.002048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841751v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External lipid P13P mediates entry of eukaryotic pathogen effectors into plant and animal host cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shiv D. Kale</w:t>
+                <w:t xml:space="preserve">Effector diversification within compartments of the Leptosphaeria maculans genome affected by Repeat-Induced Point mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biao Gu</w:t>
+                <w:t xml:space="preserve">J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel G.S. Capelluto</w:t>
+                <w:t xml:space="preserve">Jk. Hane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daolong Dou</w:t>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Feldman</w:t>
+                <w:t xml:space="preserve">Angela P. van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 142 (2), pp.284-295. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667928v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptosphaeria maculans avirulence gene AvrLm4-7 confers a dual recognition specificity by the Rlm4 and Rlm7 resistance genes of oilseed rape and circumvents Rlm4-mediated recognition through a single amino acid change</w:t>
+                <w:t xml:space="preserve">External lipid P13P mediates entry of eukaryotic pathogen effectors into plant and animal host cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Parlange</w:t>
+                <w:t xml:space="preserve">Shiv D. Kale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume G. Daverdin</w:t>
+                <w:t xml:space="preserve">Biao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+                <w:t xml:space="preserve">Daniel G.S. Capelluto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daolong Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2008.06547.x⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (2), pp.284-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663864v1</w:t>
+                <w:t xml:space="preserve">hal-02667928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeat-induced point mutation (RIP) as an alternative mechanism of evolution toward virulence in Leptosphaeria maculans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Leptosphaeria maculans avirulence gene AvrLm4-7 confers a dual recognition specificity by the Rlm4 and Rlm7 resistance genes of oilseed rape and circumvents Rlm4-mediated recognition through a single amino acid change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Parlange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Daverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magali M. Ermel</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-22-8-0932⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (4), pp.851-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2008.06547.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667764v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnaporthe grisea avirulence gene ACE1 belons to an infection-specific gene cluster involved in secondary metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Pianfetti</w:t>
+                <w:t xml:space="preserve">Repeat-induced point mutation (RIP) as an alternative mechanism of evolution toward virulence in Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Élodie Houlle</w:t>
+                <w:t xml:space="preserve">Simon Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Morin</w:t>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Camborde</w:t>
+                <w:t xml:space="preserve">Magali M. Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Pathogenic plant–fungus interactions, 179 (1), pp.196-208. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (8), pp.932-941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02459.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-22-8-0932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669102v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterochromatin-like regions as ecological niches for avirulence genes in the Leptosphaeria maculans genome : map-based cloning of AvrLm6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnaporthe grisea avirulence gene ACE1 belons to an infection-specific gene cluster involved in secondary metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ross</w:t>
+                <w:t xml:space="preserve">Jérôme Collemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian L. Gout</w:t>
+                <w:t xml:space="preserve">Mikaël Pianfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise F. Blaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
+                <w:t xml:space="preserve">Anne-Élodie Houlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Camborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-20-4-0459⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Pathogenic plant–fungus interactions, 179 (1), pp.196-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02459.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656853v1</w:t>
+                <w:t xml:space="preserve">hal-02669102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Magnaporthe grisea Avirulence Gene ACE1 Is Connected to the Initiation of Appressorium-Mediated Penetration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Melayah</w:t>
+                <w:t xml:space="preserve">Heterochromatin-like regions as ecological niches for avirulence genes in the Leptosphaeria maculans genome : map-based cloning of AvrLm6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian L. Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/EC.00330-05⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (4), pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-20-4-0459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00180977v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in the middle of nowhere: the AvrLm1 avirulence gene of the dothideomycete Leptosphaeria maculans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of Magnaporthe grisea Avirulence Gene ACE1 Is Connected to the Initiation of Appressorium-Mediated Penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Collemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi U. Böhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (3), pp.546-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.00330-05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2006.05076.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662679v1</w:t>
+                <w:t xml:space="preserve">halsde-00180977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lost in the middle of nowhere: the AvrLm1 avirulence gene of the dothideomycete Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian L. Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2006.05076.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Origins of host-specific populations of the blast pathogen Magnaporthe oryzae in crop domestication with subsequent expansion of pandemic clones on rice and weeds of rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett C Couch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Valent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 170 (2), pp.613-630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.105.041780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5580,1146 +5738,1146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes épigénétiques des interactions hôte-agent pathogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Jammes; Pierre Boudry; Stéphane Maury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigénétique. Mécanismes moléculaires, biologie du développement et réponses à l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-144, 2024, 978-2-7592-3769-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic regulation of fungal genes involved in plant colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mycota, Plant Relationships / Fungal – plant interactions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, springer, pp.255-281, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16503-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de détermination du positionnement des nucléosomes : MAINE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">La méthylation de l’ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567389v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d’identification de régions génomiques accessibles à des régulateurs : FAIRE et ATAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de la chromatine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Méthode de détermination du positionnement des nucléosomes : MAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567393v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoprécipitation de la chromatine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Structure de la chromatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567380v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthylation de l’ADN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Immunoprécipitation de la chromatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567334v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular investigation of Rlm3 from rapeseed as a broad-spectrum resistance gene against fungal pathogens producing structurally conserved effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simine Pakzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved &amp;quot;late&amp;quot; effector genes from Leptosphaeria maculans inducing gene-for-gene quantitative resistance in Brassica napus semi-winter genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans : a two-players game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosome patterns in four plant pathogenic fungi with contrasted genome structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6729,105 +6887,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique fonctionnelle des interactions plantes / champignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6895,51 +7053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EB4D9EA"/>
+    <w:nsid w:val="779B2AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7126,51 +7284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-fudal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9105-9432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080570232" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Isabelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Talbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simine Pakzad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;line Marais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Blekemolen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Janevska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zendler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Tilbeurgh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-23-0103-FI" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Like Fokkens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/MPP.13338" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mesarich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de La Sierra-Gallay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17292" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wagner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-021-09658-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rocafort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.02.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez-Vallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080516-035303" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Marchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mooney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Goslin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daverdin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13736" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2015.05.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6ZNWHPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louise Soyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12249" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Ghanbarnia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Larkan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Links" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12228" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Ghalid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004227" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004245v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12178" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001070v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. B. M. Tyler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. S. D. Kale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunqing Q. Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai K. Tao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. H. R. Clark" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-02-13-0051-ia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Gu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G.S. Capelluto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daolong Dou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Feldman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Parlange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Daverdin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06547.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667764v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ross" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-8-0932" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669102v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pianfetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lodie Houlle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02459.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ross" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Blaise" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-4-0459" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00180977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi U. B&#246;hnert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00330-05" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662679v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eckert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05076.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett C Couch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.041780" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16503-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567382v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567334v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wagner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088422v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clairet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Gay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Marais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-fudal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9105-9432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080570232" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Isabelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Talbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simine Pakzad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;line Marais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19581" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Blekemolen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Janevska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zendler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Tilbeurgh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-23-0103-FI" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Like Fokkens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/MPP.13338" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mesarich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de La Sierra-Gallay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-021-09658-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17292" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rocafort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez-Vallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080516-035303" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.07.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FHWVNXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01072" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12464" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Marchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mooney" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Goslin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daverdin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13736" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2015.05.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6ZNWHPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louise Soyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12249" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Ghanbarnia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Larkan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Links" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3X79KC9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Ghalid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004227" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001070v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. B. M. Tyler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. S. D. Kale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunqing Q. Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai K. Tao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. H. R. Clark" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-02-13-0051-ia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004245v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12178" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019027v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Gu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G.S. Capelluto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daolong Dou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Feldman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Parlange" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Daverdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06547.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ross" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-8-0932" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pianfetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lodie Houlle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02459.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656853v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ross" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Blaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-4-0459" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00180977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi U. B&#246;hnert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00330-05" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eckert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05076.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681928v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett C Couch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.041780" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16503-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567393v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303489v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clairet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Gay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Marais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801567v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>