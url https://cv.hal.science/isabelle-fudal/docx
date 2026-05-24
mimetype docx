--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -983,299 +983,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The neighbouring genes AvrLm10A and AvrLm10B are part of a large multigene family of cooperating effector genes conserved in Dothideomycetes and Sordariomycetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Saubin</w:t>
+                <w:t xml:space="preserve">Like Fokkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Louet</w:t>
+                <w:t xml:space="preserve">Corinne Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Yohann Petit-Houdenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Cécile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.914-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/MPP.13338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394837v2</w:t>
+                <w:t xml:space="preserve">hal-04090329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neighbouring genes AvrLm10A and AvrLm10B are part of a large multigene family of cooperating effector genes conserved in Dothideomycetes and Sordariomycetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacera Talbi</w:t>
+                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Like Fokkens</w:t>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Audran</w:t>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Petit-Houdenot</w:t>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pouzet</w:t>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.914-931. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/MPP.13338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04090329v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosome patterns in four plant pathogenic fungi with contrasted genome structures</w:t>
               </w:r>
@@ -1421,51 +1421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Mesarich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit-Houdenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two genes – for – one gene interaction between Leptosphaeria maculans and Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Petit-Houdenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,281 +2297,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome biology of effector gene evolution in filamentous plant pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effector Biology in Fungal Pathogens of Nonmodel Crop Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Sanchez-Vallet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080516-035303⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (9), pp.753 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628719v1</w:t>
+                <w:t xml:space="preserve">hal-02626782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effector Biology in Fungal Pathogens of Nonmodel Crop Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome biology of effector gene evolution in filamentous plant pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sanchez-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Fouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny E. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2018.07.002⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080516-035303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02626782v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Interactions between Fungal Avirulence Genes and Their Corresponding Plant Resistance Genes and Consequences for Disease Resistance Management</w:t>
               </w:r>
@@ -3044,411 +3044,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin-based control of effector gene expression in plant-associated fungi</w:t>
+                <w:t xml:space="preserve">The APSES transcription factor LmStuA is required for sporulation, pathogenic development and effector gene expression in Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica L. Soyer</w:t>
+                <w:t xml:space="preserve">Jessica Louise Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2015.05.025⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (9), pp.1000-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638628v1</w:t>
+                <w:t xml:space="preserve">hal-01536499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the effector AvrLm4-7 of Leptosphaeria maculans reveals insights into its translocation into plant cells and recognition by resistance proteins.</w:t>
+                <w:t xml:space="preserve">Chromatin-based control of effector gene expression in plant-associated fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Blondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Blaise</w:t>
+                <w:t xml:space="preserve">Jessica L. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Graille</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2015.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12913⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446655v1</w:t>
+                <w:t xml:space="preserve">hal-02638628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The APSES transcription factor LmStuA is required for sporulation, pathogenic development and effector gene expression in Leptosphaeria maculans</w:t>
+                <w:t xml:space="preserve">Crystal structure of the effector AvrLm4-7 of Leptosphaeria maculans reveals insights into its translocation into plant cells and recognition by resistance proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Louise Soyer</w:t>
+                <w:t xml:space="preserve">Karine Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+                <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Ollivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+                <w:t xml:space="preserve">Shiv D Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (9), pp.1000-1005. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (4), pp.610-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536499v1</w:t>
+                <w:t xml:space="preserve">hal-01446655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of the Leptosphaeria maculans avirulence gene AvrLm2 using an intraspecific comparative genomics approach</w:t>
               </w:r>
@@ -3486,51 +3486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J. Larkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew G. Links</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (7), pp.699 - 709. </w:t>
@@ -3581,51 +3581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance affects the speed of frequency increase but not the diversity of the virulence alleles overcoming a major resistance gene to [i]Leptosphaeria maculans[/i] in oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3708,563 +3708,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic Control of Effector Gene Expression in the Plant Pathogenic Fungus [i]Leptosphaeria maculans[/i]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transposable element-assisted evolution and adaptation to host plant within the Leptosphaeria maculans-Leptosphaeria biglobosa species complex of fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mennat El Ghalid</w:t>
+                <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Glaser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+                <w:t xml:space="preserve">Rohan G.T. Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L. Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela P van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004227⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (891), pp.OA. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019254v1</w:t>
+                <w:t xml:space="preserve">hal-02631920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element-assisted evolution and adaptation to host plant within the Leptosphaeria maculans-Leptosphaeria biglobosa species complex of fungal pathogens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica L. Soyer</w:t>
+                <w:t xml:space="preserve">Epigenetic Control of Effector Gene Expression in the Plant Pathogenic Fungus [i]Leptosphaeria maculans[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Schoch</w:t>
+                <w:t xml:space="preserve">Mennat El Ghalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela P van de Wouw</w:t>
+                <w:t xml:space="preserve">Nicolas Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (891), pp.OA. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631920v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbe-Independent Entry of Oomycete RxLR Effectors and Fungal RxLR-Like Effectors Into Plant and Animal Cells Is Specific and Reproducible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dispensable chromosome of Leptosphaeria maculans shelters an effector gene conferring avirulence towards Brassica rapa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett M. B. M. Tyler</w:t>
+                <w:t xml:space="preserve">Bénédicte B. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiv D. S. D. Kale</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Helen R. H. R. Clark</w:t>
+                <w:t xml:space="preserve">Pascal P. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/mpmi-02-13-0051-ia⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (3), pp.887-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001070v1</w:t>
+                <w:t xml:space="preserve">hal-01004245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dispensable chromosome of Leptosphaeria maculans shelters an effector gene conferring avirulence towards Brassica rapa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+                <w:t xml:space="preserve">Microbe-Independent Entry of Oomycete RxLR Effectors and Fungal RxLR-Like Effectors Into Plant and Animal Cells Is Specific and Reproducible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett M. B. M. Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv D. S. D. Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qunqing Q. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte B. Ollivier</w:t>
+                <w:t xml:space="preserve">Kai K. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Bally</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
+                <w:t xml:space="preserve">Helen R. H. R. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 198 (3), pp.887-898. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (6), pp.611 - 616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/mpmi-02-13-0051-ia⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004245v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Structure and Reproductive Behaviour Influence the Evolutionary Potential of a Fungal Phytopathogen</w:t>
               </w:r>
@@ -4410,51 +4410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Salim A. S. Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,51 +4838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 71 (4), pp.851-863. </w:t>
@@ -5864,51 +5864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic regulation of fungal genes involved in plant colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6391,263 +6391,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular investigation of Rlm3 from rapeseed as a broad-spectrum resistance gene against fungal pathogens producing structurally conserved effectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+                <w:t xml:space="preserve">Conserved &amp;quot;late&amp;quot; effector genes from Leptosphaeria maculans inducing gene-for-gene quantitative resistance in Brassica napus semi-winter genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Jiquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250861v1</w:t>
+                <w:t xml:space="preserve">hal-05303489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved &amp;quot;late&amp;quot; effector genes from Leptosphaeria maculans inducing gene-for-gene quantitative resistance in Brassica napus semi-winter genotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Faure</w:t>
+                <w:t xml:space="preserve">Molecular investigation of Rlm3 from rapeseed as a broad-spectrum resistance gene against fungal pathogens producing structurally conserved effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simine Pakzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303489v1</w:t>
+                <w:t xml:space="preserve">hal-05250861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of effector gene expression as concerted waves in Leptosphaeria maculans : a two-players game</w:t>
               </w:r>
@@ -7053,51 +7053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="779B2AA2"/>
+    <w:nsid w:val="87E9A2F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7284,51 +7284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-fudal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9105-9432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080570232" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Isabelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Talbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simine Pakzad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;line Marais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19581" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Blekemolen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Janevska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zendler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Tilbeurgh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-23-0103-FI" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Like Fokkens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/MPP.13338" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mesarich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de La Sierra-Gallay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-021-09658-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17292" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rocafort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez-Vallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080516-035303" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.07.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FHWVNXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01072" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12464" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Marchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mooney" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Goslin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daverdin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13736" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2015.05.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6ZNWHPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louise Soyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12249" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Ghanbarnia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Larkan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Links" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3X79KC9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Ghalid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004227" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001070v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. B. M. Tyler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. S. D. Kale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunqing Q. Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai K. Tao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. H. R. Clark" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-02-13-0051-ia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004245v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12178" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019027v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Gu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G.S. Capelluto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daolong Dou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Feldman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Parlange" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Daverdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06547.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ross" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-8-0932" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pianfetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lodie Houlle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02459.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656853v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ross" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Blaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-4-0459" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00180977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi U. B&#246;hnert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00330-05" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eckert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05076.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681928v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett C Couch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.041780" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16503-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567393v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303489v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clairet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Gay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Marais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801567v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-fudal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9105-9432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080570232" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Isabelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Talbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simine Pakzad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Clairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;line Marais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19581" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Blekemolen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Janevska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zendler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Tilbeurgh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-23-0103-FI" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Like Fokkens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/MPP.13338" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Mesarich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de La Sierra-Gallay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-021-09658-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17292" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rocafort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2018.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FHWVNXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez-Vallet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080516-035303" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01072" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12464" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Marchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mooney" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Goslin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daverdin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13736" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louise Soyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12249" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2015.05.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6ZNWHPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Ghanbarnia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Larkan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Links" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3X79KC9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Ghalid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004227" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12178" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. B. M. Tyler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. S. D. Kale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunqing Q. Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai K. Tao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. H. R. Clark" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-02-13-0051-ia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019027v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D. Kale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Gu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G.S. Capelluto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daolong Dou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Feldman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Parlange" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Daverdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06547.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ross" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-8-0932" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pianfetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lodie Houlle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02459.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656853v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ross" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Blaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-4-0459" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00180977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi U. B&#246;hnert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00330-05" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eckert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05076.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681928v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett C Couch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Valent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.041780" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1835/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16503-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567393v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303489v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250861v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clairet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Gay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Marais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324321v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801567v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>