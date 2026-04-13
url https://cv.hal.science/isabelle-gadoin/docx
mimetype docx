--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -617,680 +617,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La présence : discours et voix, image et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 343 p., 2016, La Licorne, 121, 978-2-7535-4875-6 (imprimé) ; 978-2-7535-9152-3 (numérique). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.176417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Far from the Madding Crowd: The Hollow amid the Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Estanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, FATHOM - a French e-journal of Thomas Hardy studies 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dickens, Histoire de fantômes. Traduction, préface, notes et bibliographie d'Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard (coll. Folio), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appellations - Naming , Labelling, Addressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEMRA Université Stendhal Grenoble3. 2015, Appellations - Naming Labelling, Addressing, Numéro ISSN : 1951 6118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du ravissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Briand</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 107, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardy and Liminality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, The Hardy Review 15:1, Rosemarie Morgan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Gallimard (coll. Folio), 2016</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruins in Twentieth Century Art and Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanone Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Etudes britanniques contemporaines 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delmas</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transpositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanone Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Polysèmes 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...226 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/polysemes.659⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01901891v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01901903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizons</w:t>
               </w:r>
@@ -1898,173 +1898,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la ruine à l'objet décoratif: représentations et reconstructions victoriennes de la culture mésopotamienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eds. Catherine Delmas et Daniel Lançon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vestiges du Proche-Orient et de la Méditerrannée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geuthner, pp.79-98, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du mirage à la cité interdite: visions de Christminster dans Jude the Obscure, de Thomas Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eds. Catherine Lanone, Marc Porée, Christine Savinel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monument et modernité dans l'art et la culture britanniques et américains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.79-89, 2015, 978-2878546262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971310v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01971223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mute images: the Photography of Melancholy in W.G. Sebald's The Rings of Saturn</w:t>
               </w:r>
@@ -2435,186 +2435,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toucher au coeur - ou un voyage sans frontières traversées dans 'The Lost Heart of Asia' de Colin Thubron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Ian Borm. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seuils et Traverses : enjeux de l'écriture du voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 2, Presses universitaires de Brest, pp. 55-68, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eds. Marie-Elise Palmier-Chatelain et Pauline Lavagne d'Ortigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orient des femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 7-18, 2002, 9782902126934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENS éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01974459v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01974065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Rushdie sous le masque d'Omar Khayyam : la honte et l'écran de la pudeur dans 'Shame</w:t>
               </w:r>
@@ -2927,234 +2927,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Persistances et survivances du Laocoon ; présentation de l’ouvrage de Richard Brilliant, My Laocoon, Alternative Claims in the Intepretation of ArtsWorks (2000)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication Journée d'Etude Equipe Forellis B1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. Gadoin, Oct 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Morris, a trans-cultural artist and man of letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"From Runes to the New Media"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dana Badulescu, May 2019, Iaşi, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On translating Homer in 19th century England: the debate between Matthew Arnold and Francis William Newman”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Mundial de Traducción Total</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, María Inés Arrizabalaga, Dec 2019, Universidad Nacional de de Córdoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104202v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03104303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Henry Cole vs. Daniel Moncure Conway: two distinct conceptions of Victorian objects”</w:t>
               </w:r>
@@ -3836,462 +3836,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Grammar of Ornament de Owen Jones (1856) - ou comment réformer les arts victoriens par l'emprunt, la copie, le montage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le conférencier : Entre textes et images : montage - démontage - remontage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Of Gargoyles and Men: Creative Vitality in Far from the Madding Crowd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FATHOM - a French e-journal of Thomas Hardy Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, The Hollow amid the Text, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fathom.577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fathom.577⟩</w:t>
+                <w:t xml:space="preserve">hal-01971324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ruins. Colloque de la SÉAC, Londres, novembre 2011, 43, pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.1313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Grammar of Ornament de Owen Jones (1856) - ou comment réformer les arts victoriens par l'emprunt, la copie, le montage</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces horribles femmes !' Le portrait de famille, entre interpellation et interposition dans Tess of the d'Urbervilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Autour du Tiers Pictural - thanks to Liliane Louvel, Eds. Michel Briand et Anne-Cécile Guilbard (108), pp. 151-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The poet in the museum: lost in a chamber of echoes (sight and sign in Thomas Hardy’s poetry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word and Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Musing in the Museum, vol. 30 (n° 1), p. 13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02666286.2013.771925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étrange voyage des oiseaux des pôles : les migrations de l'ekphrasis dans Jane Eyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le conférencier : Entre textes et images : montage - démontage - remontage</w:t>
-[...305 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nouvelles approches de l'ekphrasis, Eds Aurélie Barre et Olivier Leplattre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4368,519 +4368,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">George Salting (1835-1909) and the discovery of Islamic ceramics in 19th-century England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ceramics / Submorphemics – La céramique / La submorphémique, n° 7, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.4468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leaping over oblivion&amp;quot;: Thomas Hardy's Moments of Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Poétiques du moment, vol. 4 (n° 2), p. 1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">George Salting (1835-1909) and the discovery of Islamic ceramics in 19th-century England</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Far from the Madding Crowd, Hardy's ambiguous ending: beauty in ugliness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Ciclaho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Thomas Hardy and John Schlesinger: Moments of Vision, Eds. Emily Eells ans Anne-Marie Paquet-Deyris, université Paris-Ouest Nanterre La Défense, pp. 75-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple Time in Thomas Hardy's Far from the Madding Crowd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haunted Silences in Hardy's works: voices from beyond the grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thomas Hardy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (1), pp. 49-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess à Stonehenge : transfert d'une scène-clé du roman à l'écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Charles V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Circulation and Transfer of Key Scenes in 19th century Literature, Eds. Anne-Florence Gillard Estrada et Sara Thornton, 48, pp. 107-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Woodlanders de Thomas Hardy: pur darwinisme, ou méliorisme 'mélioriste' ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Ceramics / Submorphemics – La céramique / La submorphémique, n° 7, 20 p. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, "Variations on Darwin", 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972802v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01972805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hardy, peintre hollandais ?</w:t>
               </w:r>
@@ -5941,51 +5941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribeyrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184583v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Private-Collectors-of-Islamic-Art-in-Late-Nineteenth-Century-London-The/Gadoin/p/book/9780367766023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003167709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Maud Montgomery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ramel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estanove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Palmier-Chatelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Arnoux-Farnoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Raus&#233;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100730650" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100344840" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.1204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.704.0387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.577" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771925" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1313" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.674" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.4468" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.633.0289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974049v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribeyrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184583v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Private-Collectors-of-Islamic-Art-in-Late-Nineteenth-Century-London-The/Gadoin/p/book/9780367766023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003167709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Maud Montgomery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ramel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estanove" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Palmier-Chatelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Arnoux-Farnoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Raus&#233;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100730650" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100344840" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.1204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.704.0387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1313" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.674" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.4468" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.633.0289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974049v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>