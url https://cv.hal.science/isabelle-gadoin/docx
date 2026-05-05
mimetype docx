--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -617,680 +617,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Far from the Madding Crowd: The Hollow amid the Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Estanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, FATHOM - a French e-journal of Thomas Hardy studies 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La présence : discours et voix, image et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 343 p., 2016, La Licorne, 121, 978-2-7535-4875-6 (imprimé) ; 978-2-7535-9152-3 (numérique). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.176417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04441451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dickens, Histoire de fantômes. Traduction, préface, notes et bibliographie d'Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard (coll. Folio), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appellations - Naming , Labelling, Addressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEMRA Université Stendhal Grenoble3. 2015, Appellations - Naming Labelling, Addressing, Numéro ISSN : 1951 6118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du ravissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 107, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Far from the Madding Crowd: The Hollow amid the Text</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardy and Liminality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Estanove</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, The Hardy Review 15:1, Rosemarie Morgan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transpositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanone Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Polysèmes 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Gallimard (coll. Folio), 2016</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruins in Twentieth Century Art and Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanone Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Etudes britanniques contemporaines 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...312 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901903v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-01901891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizons</w:t>
               </w:r>
@@ -1898,173 +1898,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du mirage à la cité interdite: visions de Christminster dans Jude the Obscure, de Thomas Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eds. Catherine Lanone, Marc Porée, Christine Savinel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monument et modernité dans l'art et la culture britanniques et américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.79-89, 2015, 978-2878546262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la ruine à l'objet décoratif: représentations et reconstructions victoriennes de la culture mésopotamienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eds. Catherine Delmas et Daniel Lançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vestiges du Proche-Orient et de la Méditerrannée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geuthner, pp.79-98, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971223v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01971310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mute images: the Photography of Melancholy in W.G. Sebald's The Rings of Saturn</w:t>
               </w:r>
@@ -2435,186 +2435,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eds. Marie-Elise Palmier-Chatelain et Pauline Lavagne d'Ortigue. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orient des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 7-18, 2002, 9782902126934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toucher au coeur - ou un voyage sans frontières traversées dans 'The Lost Heart of Asia' de Colin Thubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Ian Borm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seuils et Traverses : enjeux de l'écriture du voyage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 2, Presses universitaires de Brest, pp. 55-68, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974065v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01974459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Rushdie sous le masque d'Omar Khayyam : la honte et l'écran de la pudeur dans 'Shame</w:t>
               </w:r>
@@ -2927,234 +2927,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On translating Homer in 19th century England: the debate between Matthew Arnold and Francis William Newman”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Mundial de Traducción Total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María Inés Arrizabalaga, Dec 2019, Universidad Nacional de de Córdoba, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Morris, a trans-cultural artist and man of letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"From Runes to the New Media"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dana Badulescu, May 2019, Iaşi, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Persistances et survivances du Laocoon ; présentation de l’ouvrage de Richard Brilliant, My Laocoon, Alternative Claims in the Intepretation of ArtsWorks (2000)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication Journée d'Etude Equipe Forellis B1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I. Gadoin, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104303v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03104202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Henry Cole vs. Daniel Moncure Conway: two distinct conceptions of Victorian objects”</w:t>
               </w:r>
@@ -3836,412 +3836,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Of Gargoyles and Men: Creative Vitality in Far from the Madding Crowd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FATHOM - a French e-journal of Thomas Hardy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The Hollow amid the Text, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fathom.577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Grammar of Ornament de Owen Jones (1856) - ou comment réformer les arts victoriens par l'emprunt, la copie, le montage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le conférencier : Entre textes et images : montage - démontage - remontage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Of Gargoyles and Men: Creative Vitality in Far from the Madding Crowd</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The poet in the museum: lost in a chamber of echoes (sight and sign in Thomas Hardy’s poetry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATHOM - a French e-journal of Thomas Hardy Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fathom.577⟩</w:t>
+              <w:t xml:space="preserve">Word and Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Musing in the Museum, vol. 30 (n° 1), p. 13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02666286.2013.771925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces horribles femmes !' Le portrait de famille, entre interpellation et interposition dans Tess of the d'Urbervilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Autour du Tiers Pictural - thanks to Liliane Louvel, Eds. Michel Briand et Anne-Cécile Guilbard (108), pp. 151-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ruins. Colloque de la SÉAC, Londres, novembre 2011, 43, pp.5-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ebc.1313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643680v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01644910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étrange voyage des oiseaux des pôles : les migrations de l'ekphrasis dans Jane Eyre</w:t>
               </w:r>
@@ -4515,372 +4515,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multiple Time in Thomas Hardy's Far from the Madding Crowd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haunted Silences in Hardy's works: voices from beyond the grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thomas Hardy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (1), pp. 49-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Far from the Madding Crowd, Hardy's ambiguous ending: beauty in ugliness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Ciclaho</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Thomas Hardy and John Schlesinger: Moments of Vision, Eds. Emily Eells ans Anne-Marie Paquet-Deyris, université Paris-Ouest Nanterre La Défense, pp. 75-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Multiple Time in Thomas Hardy's Far from the Madding Crowd</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Woodlanders de Thomas Hardy: pur darwinisme, ou méliorisme 'mélioriste' ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2</w:t>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, "Variations on Darwin", 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess à Stonehenge : transfert d'une scène-clé du roman à l'écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Charles V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Circulation and Transfer of Key Scenes in 19th century Literature, Eds. Anne-Florence Gillard Estrada et Sara Thornton, 48, pp. 107-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972805v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01972802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hardy, peintre hollandais ?</w:t>
               </w:r>
@@ -5941,51 +5941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribeyrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184583v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Private-Collectors-of-Islamic-Art-in-Late-Nineteenth-Century-London-The/Gadoin/p/book/9780367766023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003167709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Maud Montgomery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ramel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estanove" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Palmier-Chatelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Arnoux-Farnoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Raus&#233;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100730650" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100344840" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.1204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.704.0387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1313" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.674" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.4468" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.633.0289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974049v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribeyrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184583v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Private-Collectors-of-Islamic-Art-in-Late-Nineteenth-Century-London-The/Gadoin/p/book/9780367766023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003167709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Maud Montgomery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ramel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estanove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Palmier-Chatelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Arnoux-Farnoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Raus&#233;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100730650" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100344840" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.1204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.704.0387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.577" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771925" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1313" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.674" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.4468" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.633.0289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974049v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>