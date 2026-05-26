--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1111,186 +1111,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruins in Twentieth Century Art and Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanone Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Etudes britanniques contemporaines 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transpositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanone Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Polysèmes 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/polysemes.659⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01901891v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01901903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizons</w:t>
               </w:r>
@@ -1898,173 +1898,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la ruine à l'objet décoratif: représentations et reconstructions victoriennes de la culture mésopotamienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eds. Catherine Delmas et Daniel Lançon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vestiges du Proche-Orient et de la Méditerrannée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geuthner, pp.79-98, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du mirage à la cité interdite: visions de Christminster dans Jude the Obscure, de Thomas Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eds. Catherine Lanone, Marc Porée, Christine Savinel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monument et modernité dans l'art et la culture britanniques et américains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.79-89, 2015, 978-2878546262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971310v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01971223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mute images: the Photography of Melancholy in W.G. Sebald's The Rings of Saturn</w:t>
               </w:r>
@@ -2927,234 +2927,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Persistances et survivances du Laocoon ; présentation de l’ouvrage de Richard Brilliant, My Laocoon, Alternative Claims in the Intepretation of ArtsWorks (2000)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication Journée d'Etude Equipe Forellis B1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. Gadoin, Oct 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Morris, a trans-cultural artist and man of letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"From Runes to the New Media"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dana Badulescu, May 2019, Iaşi, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On translating Homer in 19th century England: the debate between Matthew Arnold and Francis William Newman”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Mundial de Traducción Total</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, María Inés Arrizabalaga, Dec 2019, Universidad Nacional de de Córdoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104202v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03104303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Henry Cole vs. Daniel Moncure Conway: two distinct conceptions of Victorian objects”</w:t>
               </w:r>
@@ -3836,462 +3836,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Grammar of Ornament de Owen Jones (1856) - ou comment réformer les arts victoriens par l'emprunt, la copie, le montage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le conférencier : Entre textes et images : montage - démontage - remontage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Of Gargoyles and Men: Creative Vitality in Far from the Madding Crowd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FATHOM - a French e-journal of Thomas Hardy Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, The Hollow amid the Text, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fathom.577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fathom.577⟩</w:t>
+                <w:t xml:space="preserve">hal-01971324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ruins. Colloque de la SÉAC, Londres, novembre 2011, 43, pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.1313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Grammar of Ornament de Owen Jones (1856) - ou comment réformer les arts victoriens par l'emprunt, la copie, le montage</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces horribles femmes !' Le portrait de famille, entre interpellation et interposition dans Tess of the d'Urbervilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Autour du Tiers Pictural - thanks to Liliane Louvel, Eds. Michel Briand et Anne-Cécile Guilbard (108), pp. 151-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The poet in the museum: lost in a chamber of echoes (sight and sign in Thomas Hardy’s poetry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word and Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Musing in the Museum, vol. 30 (n° 1), p. 13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02666286.2013.771925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étrange voyage des oiseaux des pôles : les migrations de l'ekphrasis dans Jane Eyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le conférencier : Entre textes et images : montage - démontage - remontage</w:t>
-[...305 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nouvelles approches de l'ekphrasis, Eds Aurélie Barre et Olivier Leplattre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4515,372 +4515,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Far from the Madding Crowd, Hardy's ambiguous ending: beauty in ugliness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Ciclaho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Thomas Hardy and John Schlesinger: Moments of Vision, Eds. Emily Eells ans Anne-Marie Paquet-Deyris, université Paris-Ouest Nanterre La Défense, pp. 75-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiple Time in Thomas Hardy's Far from the Madding Crowd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haunted Silences in Hardy's works: voices from beyond the grave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thomas Hardy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (1), pp. 49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Far from the Madding Crowd, Hardy's ambiguous ending: beauty in ugliness</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess à Stonehenge : transfert d'une scène-clé du roman à l'écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Ciclaho</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Thomas Hardy and John Schlesinger: Moments of Vision, Eds. Emily Eells ans Anne-Marie Paquet-Deyris, université Paris-Ouest Nanterre La Défense, pp. 75-87</w:t>
+              <w:t xml:space="preserve">Cahiers Charles V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Circulation and Transfer of Key Scenes in 19th century Literature, Eds. Anne-Florence Gillard Estrada et Sara Thornton, 48, pp. 107-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Woodlanders de Thomas Hardy: pur darwinisme, ou méliorisme 'mélioriste' ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, "Variations on Darwin", 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972802v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01972805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hardy, peintre hollandais ?</w:t>
               </w:r>
@@ -5941,51 +5941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribeyrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184583v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Private-Collectors-of-Islamic-Art-in-Late-Nineteenth-Century-London-The/Gadoin/p/book/9780367766023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003167709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Maud Montgomery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ramel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estanove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Palmier-Chatelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Arnoux-Farnoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Raus&#233;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100730650" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100344840" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.1204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.704.0387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.577" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771925" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1313" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.674" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.4468" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.633.0289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974049v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribeyrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gadoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Eells" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184583v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Private-Collectors-of-Islamic-Art-in-Late-Nineteenth-Century-London-The/Gadoin/p/book/9780367766023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003167709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Maud Montgomery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ramel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Estanove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/index.php?id=6751" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.176417" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01150651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Palmier-Chatelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Arnoux-Farnoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Raus&#233;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alfandary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100730650" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100344840" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.1204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.704.0387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1313" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2013.771925" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.674" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.4468" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972795v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.633.0289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974049v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>