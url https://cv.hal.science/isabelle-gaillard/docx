--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -948,425 +948,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
+                <w:t xml:space="preserve">Functional characterization and physiological roles of the single Shaker outward K + channel in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.1249-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465402v1</w:t>
+                <w:t xml:space="preserve">hal-02457197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization and physiological roles of the single Shaker outward K + channel in Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grapevine Potassium Nutrition and Fruit Quality in the Context of Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Drain</w:t>
+                <w:t xml:space="preserve">Teresa Cuellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thouin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limin Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14697⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457197v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine Potassium Nutrition and Fruit Quality in the Context of Climate Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Villette</w:t>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Cuellar</w:t>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Delrot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510032v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complex Fine-Tuning of K+ Fluxes in Plants in Relation to Osmotic and Ionic Abiotic Stresses</w:t>
               </w:r>
@@ -1443,90 +1443,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique features of the grapevine VvK5.1 channel support novel functions for outward K+ channels in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térésa Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine D. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2524,51 +2524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,51 +2658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler l’accumulation de potassium dans la baie de raisin pour maintenir l’acidité du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cuellar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3185,51 +3185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Andrianteranagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (6), pp.1006-18. </w:t>
@@ -3920,51 +3920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6200,355 +6200,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of human angiotensinogen gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Assignment by in situ hybridization of the angiotensinogen gene to chromosome band 1q4, the same region as the human renin gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Barcodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 8 (2), pp.87-99</w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 84, pp.341-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02723127v1</w:t>
+                <w:t xml:space="preserve">hal-02723413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of antithrombin III (ATIII) variants using polymerase chain reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mohlo-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Flessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 84, pp.1236-1242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02727230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment by in situ hybridization of the angiotensinogen gene to chromosome band 1q4, the same region as the human renin gene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.G. Mattei</w:t>
+                <w:t xml:space="preserve">Structure of human angiotensinogen gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 84, pp.341-343</w:t>
+              <w:t xml:space="preserve">DNA Barcodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 8 (2), pp.87-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02723413v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02723127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of angiotensinogen gene</w:t>
               </w:r>
@@ -6573,51 +6573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 2, pp.403-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7967,51 +7967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8019,51 +8019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Meeting on Molecular Mechanisms in Nitogen Fixing Root Endosymbioses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t>
@@ -8092,51 +8092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8707,472 +8707,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of oncogene-induced transformation by quercetin and retinoic acid in rat liver epithelial cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">Functional TGF-beta receptors are diminished after retinoid-exposure in rat liver epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Ede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768469v1</w:t>
+                <w:t xml:space="preserve">hal-02764582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional TGF-beta receptors are diminished after retinoid-exposure in rat liver epithelial cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
+                <w:t xml:space="preserve">Les insulin-like growth factors modifient l'état de phosphorylation de la protéine c-jun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Heberden</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sanchez-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Ede, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Colloque de Biomatec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764582v1</w:t>
+                <w:t xml:space="preserve">hal-02764576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rétinoïdes diminuent le nombre de récepteurs fonctionnels du TGF-beta dans les cellules épithéliales de foie de rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mercier</w:t>
+                <w:t xml:space="preserve">Suppression of oncogene-induced transformation by quercetin and retinoic acid in rat liver epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque de Biomatec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">2. International congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Ede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770368v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insulin-like growth factors modifient l'état de phosphorylation de la protéine c-jun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Les rétinoïdes diminuent le nombre de récepteurs fonctionnels du TGF-beta dans les cellules épithéliales de foie de rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Sanchez-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque de Biomatec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764576v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly differentiated hepatoma-derived hybrid cells (WIF 12-1) communicate in vitro via connexin 32-constituted gap junctions</w:t>
               </w:r>
@@ -9788,277 +9788,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine response to heat: linking transcription, redox status and k/acids balance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K + channel (EgKT2_1) in oil palm (Elaeis guineensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Monder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lecourieux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Sandra Espeout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Billotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFBV 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748323v1</w:t>
+                <w:t xml:space="preserve">hal-04767324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K + channel (EgKT2_1) in oil palm (Elaeis guineensis)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Monder</w:t>
+                <w:t xml:space="preserve">Grapevine response to heat: linking transcription, redox status and k/acids balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lecourieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Espeout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
+                <w:t xml:space="preserve">Guotian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFBV 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767324v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of HcZnT2, a zinc fungal transporter highly induced during ectomycorrhizal symbiosis</w:t>
               </w:r>
@@ -10163,303 +10163,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role(s) of fungal proteins involved in plant potassium nutrition during ectomycorrhizal symbiosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell-specific expression and roles of the grapevine outwardly rectifying K+ channel VvK5.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dagmar Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting iMMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Torino, Italy. 2019</w:t>
+              <w:t xml:space="preserve">International Workshop Plant Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789788v1</w:t>
+                <w:t xml:space="preserve">hal-02962545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-specific expression and roles of the grapevine outwardly rectifying K+ channel VvK5.1</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role(s) of fungal proteins involved in plant potassium nutrition during ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Houdinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guerrero-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Plant Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting iMMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Torino, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962545v1</w:t>
+                <w:t xml:space="preserve">hal-02789788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of a heat-inducible ERF in the control of the sugar/acid balance in grape berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecourieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Lecourieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10467,51 +10467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, San José, Costa Rica. </w:t>
@@ -10540,64 +10540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a heat-inducible ethylene response factor and its putative role in the control of the sugar/acid balance in grape berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecourieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10665,90 +10665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Steps in Nodulation signaling : Role of ion channels in Medicago Root hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11437,90 +11437,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicago truncatula possesses a single Shaker outward K+ channel: functional characterization and roles in planta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11925,51 +11925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ho-Pl&#225;garo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Swinnen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gosti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1466279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D Zimmermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18916" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac210" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Frank" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.742392" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417409v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910398" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cuellar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030715" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz341" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy-Jean de Dieu Andrianteranagna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721769115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rivero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00127" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.711309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thoe Fuglsang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0695-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Rivero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ipotesi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12901" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.229757" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12092" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15592316.2014.972892" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meijnders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeilard-Lemoisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.37.1989" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.40.8906" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.194936" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04029.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Flechtner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mounier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelmina Am Mellink" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Meerwaldt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(09)70258-X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2473BQBD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rouquier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddh086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3273-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDX64HSV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948435v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andrault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-7543(03)00102-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJR9L4K8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01871.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74AAC6BEE432E0375F8BAF21B3986F22F765EE24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stubbs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard-Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giorgi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690401v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droumaguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684032v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seillan-Heberden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suschetet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709672v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clauser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Belair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Silva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corvol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohlo-Sabatier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Flessinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Mattei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumei Wei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clauser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(88)80746-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD8LL747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Badouaille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolucci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavies" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bastide" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carriere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886501v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767576v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratge Faillie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962531v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278971v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Azeem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860006v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768469v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764582v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez-Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771194v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decaens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995701v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Mantion" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769979v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Esp&#233;out" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Billotte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jobert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748323v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guotian Liu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767324v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778394v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962545v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748745v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962553v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592643v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacaze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847171v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaumonet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bex" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b23126-30" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949400v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Galen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guyenne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751918v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL022N" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821993v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ho-Pl&#225;garo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Swinnen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gosti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1466279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D Zimmermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18916" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac210" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Frank" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.742392" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417409v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910398" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cuellar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030715" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz341" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy-Jean de Dieu Andrianteranagna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721769115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rivero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00127" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.711309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thoe Fuglsang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0695-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Rivero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ipotesi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12901" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.229757" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12092" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15592316.2014.972892" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meijnders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeilard-Lemoisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.37.1989" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.40.8906" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.194936" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04029.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Flechtner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mounier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelmina Am Mellink" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Meerwaldt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(09)70258-X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2473BQBD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rouquier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddh086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3273-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDX64HSV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948435v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andrault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-7543(03)00102-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJR9L4K8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01871.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74AAC6BEE432E0375F8BAF21B3986F22F765EE24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stubbs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard-Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giorgi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690401v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droumaguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684032v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seillan-Heberden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suschetet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709672v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clauser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Belair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Silva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Mattei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corvol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohlo-Sabatier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Flessinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumei Wei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clauser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(88)80746-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD8LL747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Badouaille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolucci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavies" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bastide" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carriere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886501v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767576v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratge Faillie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962531v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278971v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Azeem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860006v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764576v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez-Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768469v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770368v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771194v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decaens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995701v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Mantion" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769979v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Esp&#233;out" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Billotte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jobert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767324v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748323v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guotian Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778394v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962545v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789788v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748745v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962553v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592643v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacaze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847171v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaumonet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bex" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b23126-30" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949400v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Galen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guyenne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751918v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL022N" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821993v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>