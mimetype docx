--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -325,265 +325,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-autonomous stomatal control by pavement cell turgor via the K+ channel subunit AtKC1</w:t>
+                <w:t xml:space="preserve">Genetically encoded fluorescent sensors adapted to acidic pH highlight subdomains within the plant cell apoplast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+                <w:t xml:space="preserve">Hortense Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farrukh Azeem</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koac038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (19), pp.6744-6757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579607v1</w:t>
+                <w:t xml:space="preserve">hal-03684920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically encoded fluorescent sensors adapted to acidic pH highlight subdomains within the plant cell apoplast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-autonomous stomatal control by pavement cell turgor via the K+ channel subunit AtKC1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrukh Azeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Paris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffrey Duby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73 (19), pp.6744-6757. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (5), pp.2019-2037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684920v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal Symbiosis for Better Adaptation of Trees to Abiotic Stress Caused by Climate Change in Temperate and Boreal Forests</w:t>
               </w:r>
@@ -703,90 +703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH biosensing in the plant apoplast—a focus on root cell elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine D Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 187 (2), pp.504-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -872,51 +872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine D Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (19), pp.10398. </w:t>
@@ -993,51 +993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1082,646 +1082,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine Potassium Nutrition and Fruit Quality in the Context of Climate Change</w:t>
+                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Villette</w:t>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Cuellar</w:t>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Delrot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00123⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510032v1</w:t>
+                <w:t xml:space="preserve">hal-02465402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grapevine Potassium Nutrition and Fruit Quality in the Context of Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Jérémy Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+                <w:t xml:space="preserve">Teresa Cuellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465402v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex Fine-Tuning of K+ Fluxes in Plants in Relation to Osmotic and Ionic Abiotic Stresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chérel</w:t>
+                <w:t xml:space="preserve">Unique features of the grapevine VvK5.1 channel support novel functions for outward K+ channels in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térésa Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine D. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20030715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054481v1</w:t>
+                <w:t xml:space="preserve">hal-02215962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique features of the grapevine VvK5.1 channel support novel functions for outward K+ channels in plants.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the grapevine Shaker K+ channel VvK3.1 supports its function in massive potassium fluxes necessary for berry potassium loading and pulvinus-actuated leaf movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy-Jean de Dieu Andrianteranagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz341⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (1), pp.286-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02215962v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the grapevine Shaker K+ channel VvK3.1 supports its function in massive potassium fluxes necessary for berry potassium loading and pulvinus-actuated leaf movements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Complex Fine-Tuning of K+ Fluxes in Plants in Relation to Osmotic and Ionic Abiotic Stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222 (1), pp.286-300. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20030715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054484v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant potassium nutrition in ectomycorrhizal symbiosis: properties and roles of the three fungal TOK potassium channels in Hebeloma cylindrosporum</w:t>
               </w:r>
@@ -1854,51 +1854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering pH at both sides of the root plasma membrane interface using noninvasive imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,740 +1969,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uneven HAK/KUP/KT Protein Diversity Among Angiosperms: Species Distribution and Perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uneven HAK/KUP/KT Protein Diversity Among Angiosperms: Species Distribution and Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reyes Ródenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa M Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+              <w:t xml:space="preserve">, 2016, 7, pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2016.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771495v1</w:t>
+                <w:t xml:space="preserve">hal-01594476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis AtPP2CA protein phosphatase inhibits the GORK K+ efflux channel and exerts a dominant suppressive effect on phosphomimetic-activating mutations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moreau</w:t>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.711309⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837549v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced expression of AtNUP62 nucleoporin gene affects auxin response in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anja Thoe Fuglsang</w:t>
+                <w:t xml:space="preserve">Uneven HAK/KUP/KT Protein Diversity Among Angiosperms: Species Distribution and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Ródenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Luu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Rosa Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-015-0695-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320460v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uneven HAK/KUP/KT Protein Diversity Among Angiosperms: Species Distribution and Perspectives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arabidopsis AtPP2CA protein phosphatase inhibits the GORK K+ efflux channel and exerts a dominant suppressive effect on phosphomimetic-activating mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Chavanieu</w:t>
+                <w:t xml:space="preserve">Bertrand Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa M Rivero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vicente Martinez</w:t>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (12), pp.6521 - 6533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.711309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594476v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+                <w:t xml:space="preserve">Reduced expression of AtNUP62 nucleoporin gene affects auxin response in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Anja Thoe Fuglsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+                <w:t xml:space="preserve">Doan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-015-0695-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler l’accumulation de potassium dans la baie de raisin pour maintenir l’acidité du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cuellar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2865,103 +2865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Amino Acids in the C-Linker Domain of the Arabidopsis K+ Channel KAT2 Determine Its Subcellular Localization and Activity at the Plasma Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 164 (3), pp.1415-1429. </w:t>
@@ -2999,103 +2999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Amino Acids in the C-Linker Domain of the Arabidopsis K+ Channel KAT2 Determine Its Subcellular Localization and Activity at the Plasma Membrane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 164 (3), pp.1415-29. </w:t>
@@ -3133,103 +3133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium transport in developing fleshy fruits: the grapevine inward K(+) channel VvK1.2 is activated by CIPK-CBL complexes and induced in ripening berry flesh cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrukh Azeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Andrianteranagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (6), pp.1006-18. </w:t>
@@ -3267,51 +3267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the S4-S5 linker and the C-linker domain regions to voltage-gating in plant Shaker channels: comparison with animal HCN and Kv channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3352,429 +3352,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature Ovarian Failure and Fertility in Long-Term Survivors of Hodgkin's Lymphoma: A European Organisation for Research and Treatment of Cancer Lymphoma Group and Groupe d'Étude des Lymphomes de l'Adulte Cohort Study</w:t>
+                <w:t xml:space="preserve">The rice monovalent cation transporter OsHKT2;4: revisited ionic selectivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t>
+                <w:t xml:space="preserve">Ali Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Heutte</w:t>
+                <w:t xml:space="preserve">Delphine Mieulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Meijnders</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michele Spina</w:t>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2011.37.1989⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (1), pp.498-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.194936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358987v1</w:t>
+                <w:t xml:space="preserve">hal-00777607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenthood in Survivors of Hodgkin Lymphoma: An EORTC-GELA General Population Case-Control Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Premature Ovarian Failure and Fertility in Long-Term Survivors of Hodgkin's Lymphoma: A European Organisation for Research and Treatment of Cancer Lymphoma Group and Groupe d'Étude des Lymphomes de l'Adulte Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Meijnders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Abeilard-Lemoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 30 (31), pp.3854-3863. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2011.40.8906⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 30 (3), pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2011.37.1989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358978v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rice monovalent cation transporter OsHKT2;4: revisited ionic selectivity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parenthood in Survivors of Hodgkin Lymphoma: An EORTC-GELA General Population Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Meijnders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Abeilard-Lemoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Sassi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Michele Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 160 (1), pp.498-510. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (31), pp.3854-3863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.194936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2011.40.8906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777607v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtKC1 is a general modulator of Arabidopsis inward Shaker channel activity.</w:t>
               </w:r>
@@ -3786,64 +3786,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Duby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3894,77 +3894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grapevine Shaker inward K(+) channel activated by the calcineurin B-like calcium sensor 1-protein kinase CIPK23 network is expressed in grape berries under drought stress conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4028,51 +4028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life after successful treatment of early-stage Hodgkin's lymphoma: 10-year follow-up of the EORTC–GELA H8 randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Flechtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,51 +4200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5030,839 +5030,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcitriol and lexicalcitol (KH1060) inhibit the growth of human breast adenocarcinoma cells by enhancing transforming growth factor-beta production.</w:t>
+                <w:t xml:space="preserve">TGF-beta receptors are diminished after retinoid exposure in rat liver epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+                <w:t xml:space="preserve">- Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 52, pp.505-510</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 61, pp.230-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683800v1</w:t>
+                <w:t xml:space="preserve">hal-02684032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGF-beta receptors are diminished after retinoid exposure in rat liver epithelial cells.</w:t>
+                <w:t xml:space="preserve">Calcitriol and lexicalcitol (KH1060) inhibit the growth of human breast adenocarcinoma cells by enhancing transforming growth factor-beta production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Martel</w:t>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 61, pp.230-237</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 52, pp.505-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684032v1</w:t>
+                <w:t xml:space="preserve">hal-02683800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transformation of c-jun-overexpressing cells is correlated with IGFS-induced c-jun phosphorylation</w:t>
+                <w:t xml:space="preserve">Suppression of oncogene-induced transformation by quercetin and retinoic acid in rat liver epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 217 (2), pp.501-508</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 41 (6), pp.551-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700455v1</w:t>
+                <w:t xml:space="preserve">hal-02701405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoic acid enhances connexin43 expression at the post-transcriptional level in rat liver epithelial cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">The transformation of c-jun-overexpressing cells is correlated with IGFS-induced c-jun phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biochemistry and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 13, pp.69-77</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 217 (2), pp.501-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708751v1</w:t>
+                <w:t xml:space="preserve">hal-02700455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive overexpression of c-fos protein in rat liver epithelial cells decreases TGF-beta synthesis and increases TGF-beta1 receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retinoic acid enhances connexin43 expression at the post-transcriptional level in rat liver epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1266, pp.64-72</w:t>
+              <w:t xml:space="preserve">Cell Biochemistry and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13, pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704245v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The presence and role of transmembrane transforming growth factor-alpha in cultures of rat liver epithelial cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constitutive overexpression of c-fos protein in rat liver epithelial cells decreases TGF-beta synthesis and increases TGF-beta1 receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seillan-Heberden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 218, pp.573-576</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1266, pp.64-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703669v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of oncogene-induced transformation by quercetin and retinoic acid in rat liver epithelial cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The presence and role of transmembrane transforming growth factor-alpha in cultures of rat liver epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 41 (6), pp.551-560</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 218, pp.573-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701405v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apigenin and tangeretin enhance gap junctional intercellular communication in rat liver epithelial cells</w:t>
               </w:r>
@@ -5887,51 +5887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Seillan-Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suschetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5986,64 +5986,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered response to growth factors in rat epithelial liver cells overexpressing human c-Fos protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Seillan-Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6200,355 +6200,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment by in situ hybridization of the angiotensinogen gene to chromosome band 1q4, the same region as the human renin gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
+                <w:t xml:space="preserve">Structure of human angiotensinogen gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 84, pp.341-343</w:t>
+              <w:t xml:space="preserve">DNA Barcodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 8 (2), pp.87-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02723413v1</w:t>
+                <w:t xml:space="preserve">hal-02723127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of antithrombin III (ATIII) variants using polymerase chain reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mohlo-Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mohlo-Sabatier</w:t>
+                <w:t xml:space="preserve">M. Alach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">J.N. Flessinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 84, pp.1236-1242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02727230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of human angiotensinogen gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Assignment by in situ hybridization of the angiotensinogen gene to chromosome band 1q4, the same region as the human renin gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Barcodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 8 (2), pp.87-99</w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 84, pp.341-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02723127v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02723413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of angiotensinogen gene</w:t>
               </w:r>
@@ -6573,51 +6573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 2, pp.403-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7428,64 +7428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering plant apoplasm pH complexity using new genetically encoded fluorescent sensors adapted for acidic pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7523,77 +7523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non invasive imaging use to shed light on pH at both sides of the plasma membrane interface in living root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7842,90 +7842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidermal cell turgor depends on a K+ channel to regulate stomatal aperture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farukh Azeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Duby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8006,51 +8006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8131,51 +8131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8213,64 +8213,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of K+ channel activity and transport in plants: the C-linker of Arabidopsis Shaker inward channels plays a crucial role in both surface expression and channel activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8463,64 +8463,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ite-directed analyses of the C-linker domain of plant K+ Shaker channels reveal structural similarities with animal HCN channels and provide clues about the plant channel structure-function relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8588,51 +8588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of inward K+ channel activity in arabidopsis by the shaker subunit ATKC1: molecular mechanisms and role in control of stomatal opening and plant adaptation to water stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8640,51 +8640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st "Ion channels" meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hyères-les-Palmiers, France</w:t>
@@ -8739,51 +8739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8815,151 +8815,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insulin-like growth factors modifient l'état de phosphorylation de la protéine c-jun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Les rétinoïdes diminuent le nombre de récepteurs fonctionnels du TGF-beta dans les cellules épithéliales de foie de rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Sanchez-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque de Biomatec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764576v1</w:t>
+                <w:t xml:space="preserve">hal-02770368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of oncogene-induced transformation by quercetin and retinoic acid in rat liver epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8968,211 +8968,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Ede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rétinoïdes diminuent le nombre de récepteurs fonctionnels du TGF-beta dans les cellules épithéliales de foie de rat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Les insulin-like growth factors modifient l'état de phosphorylation de la protéine c-jun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Heberden</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sanchez-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque de Biomatec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770368v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly differentiated hepatoma-derived hybrid cells (WIF 12-1) communicate in vitro via connexin 32-constituted gap junctions</w:t>
               </w:r>
@@ -9309,51 +9309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaillard-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9436,51 +9436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel partners of the Shaker-type potassium channels in grape berries (Vitis vinifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonore Mantion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9538,721 +9538,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K+ channel (EgKT2) in oil palm (Elaeis guineensis).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of HcZnT2, a zinc fungal transporter highly induced during ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Espéout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
+                <w:t xml:space="preserve">L. Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Ho-Plágaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joske Ruytinx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster Day IPSiM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769979v1</w:t>
+                <w:t xml:space="preserve">hal-04778394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fungal zinc transporter HcZnT2 is highly induced during ectomycorrhizal symbiosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K+ channel (EgKT2) in oil palm (Elaeis guineensis).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Monder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Espéout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dagmar Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Billotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jobert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gosti</w:t>
+                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Poster Day IPSiM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769958v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K + channel (EgKT2_1) in oil palm (Elaeis guineensis)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
+                <w:t xml:space="preserve">The fungal zinc transporter HcZnT2 is highly induced during ectomycorrhizal symbiosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Ho-Plágaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joske Ruytinx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFBV 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767324v1</w:t>
+                <w:t xml:space="preserve">hal-04769958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine response to heat: linking transcription, redox status and k/acids balance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K + channel (EgKT2_1) in oil palm (Elaeis guineensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Monder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Espeout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Billotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFBV 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748323v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of HcZnT2, a zinc fungal transporter highly induced during ectomycorrhizal symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gosti</w:t>
+                <w:t xml:space="preserve">Grapevine response to heat: linking transcription, redox status and k/acids balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lecourieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guotian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster Day IPSiM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778394v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-specific expression and roles of the grapevine outwardly rectifying K+ channel VvK5.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dagmar Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10284,333 +10284,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role(s) of fungal proteins involved in plant potassium nutrition during ectomycorrhizal symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+                <w:t xml:space="preserve">Involvement of a heat-inducible ERF in the control of the sugar/acid balance in grape berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lecourieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Lecourieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting iMMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Torino, Italy. 2019</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San José, Costa Rica. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789788v1</w:t>
+                <w:t xml:space="preserve">hal-04748745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a heat-inducible ERF in the control of the sugar/acid balance in grape berries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Delrot</w:t>
+                <w:t xml:space="preserve">Role(s) of fungal proteins involved in plant potassium nutrition during ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Houdinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guerrero-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, San José, Costa Rica. </w:t>
+              <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting iMMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Torino, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748745v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a heat-inducible ethylene response factor and its putative role in the control of the sugar/acid balance in grape berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecourieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10691,51 +10691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11068,77 +11068,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating pH Complexity in Living Roots with Noninvasive Fluorescence-Based Imaging Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Roots The hidden, half Fifth edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.389 - 404, 2024, 9781003324942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11489,51 +11489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11925,51 +11925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ho-Pl&#225;garo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Swinnen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gosti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1466279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D Zimmermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18916" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac210" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Frank" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.742392" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417409v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910398" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cuellar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030715" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz341" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy-Jean de Dieu Andrianteranagna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721769115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rivero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00127" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.711309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thoe Fuglsang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0695-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Rivero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ipotesi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12901" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.229757" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12092" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15592316.2014.972892" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meijnders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeilard-Lemoisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.37.1989" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.40.8906" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.194936" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04029.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Flechtner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mounier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelmina Am Mellink" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Meerwaldt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(09)70258-X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2473BQBD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rouquier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddh086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3273-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDX64HSV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948435v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andrault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-7543(03)00102-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJR9L4K8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01871.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74AAC6BEE432E0375F8BAF21B3986F22F765EE24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stubbs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard-Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giorgi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690401v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droumaguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684032v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700455v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seillan-Heberden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suschetet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709672v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clauser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Belair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Silva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Mattei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corvol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohlo-Sabatier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Flessinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumei Wei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clauser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(88)80746-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD8LL747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Badouaille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolucci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavies" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bastide" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carriere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886501v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767576v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratge Faillie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962531v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278971v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Azeem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860006v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764576v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez-Gaillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768469v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770368v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771194v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decaens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995701v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Mantion" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769979v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Esp&#233;out" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Billotte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jobert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767324v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748323v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guotian Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778394v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962545v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789788v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748745v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962553v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592643v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacaze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847171v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaumonet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bex" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b23126-30" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949400v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Galen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guyenne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751918v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL022N" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821993v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ho-Pl&#225;garo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Swinnen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gosti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1466279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D Zimmermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18916" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Frank" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.742392" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417409v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910398" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cuellar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz341" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy-Jean de Dieu Andrianteranagna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15604" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030715" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721769115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Rivero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rivero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.711309" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thoe Fuglsang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0695-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ipotesi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12901" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.229757" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12092" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15592316.2014.972892" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.194936" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meijnders" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeilard-Lemoisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.37.1989" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.40.8906" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04029.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Flechtner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mounier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelmina Am Mellink" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Meerwaldt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(09)70258-X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2473BQBD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rouquier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giorgi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddh086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3273-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDX64HSV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948435v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andrault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0888-7543(03)00102-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJR9L4K8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01871.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74AAC6BEE432E0375F8BAF21B3986F22F765EE24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stubbs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard-Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giorgi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690401v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droumaguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684032v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seillan-Heberden" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suschetet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709672v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruneval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clauser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Belair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Silva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corvol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohlo-Sabatier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Flessinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Mattei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumei Wei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clauser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(88)80746-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD8LL747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Badouaille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolucci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavies" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bastide" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carriere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886501v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767576v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratge Faillie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962531v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278971v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Azeem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860006v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770368v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768469v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez-Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771194v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decaens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995701v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Mantion" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778394v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jobert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769979v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Esp&#233;out" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Billotte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769958v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767324v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guotian Liu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962545v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748745v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789788v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962553v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592643v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacaze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847171v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaumonet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bex" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b23126-30" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949441v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949400v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Galen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guyenne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751918v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL022N" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821993v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>