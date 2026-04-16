--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -288,2473 +288,2473 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRP AMIS France-Brazil Archives and Contexts Meeting from 6 to 8 November 2023</w:t>
+                <w:t xml:space="preserve">chapitre 6. Les questions d’emploi et de tourisme sportif au prisme du développement durable et des transitions : la recherche aux prises avec l’action publique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Cohen</w:t>
+                <w:t xml:space="preserve">Soulé Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Heymann</w:t>
+                <w:t xml:space="preserve">Corneloup Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaillard Isabelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidri-Neys Oumaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jallat Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives et contextes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Le sport, un objet social.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions A. Athéna, 2023, 9791093170183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.allianceathena.1950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406322v1</w:t>
+                <w:t xml:space="preserve">hal-04084172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télévisions et crédit à la consommation : une approche comparative France-RFA, 1950-1970</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mettre en place une chaîne d'informations à l'heure des économies (2015-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée internationale sur le crédit à la consommation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-00466672v1</w:t>
+              <w:t xml:space="preserve">Le temps à l'épreuve des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan/INA, 2023, Les médias en actes, 978-2-14-032433-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04870110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poste de télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le magasin du monde : la mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.298-302, 2020, 978-2-213-71678-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vender a televisao a partir dos Jogos Olimpicos: uma analise comparada entre France Télévisions e Canal Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itania Maria Mota Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Veiga França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vera Veiga França; Evelyne Cohen; Itania Maria Mota Gomes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Generos midiaticos e identidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPGCOM-UFMG, pp.167-187, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les magasins de sport de montagne: de la tradition à l'innovation? (1994-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Vignal; Eric Boutroy; Véronique Reynier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une montagne d'innovation. Quelles dynamiques pour le secteur des sports outdoor?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, pp.135-145, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restrictions, ravitaillements et réquisitions : conséquences économiques et sociales du conflit sur les foyers isérois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions du Musée Dauphinois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’arrière comme au front. Les Isérois dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-121, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean d’Arcy et le financement de la télévision dans les années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean d’Arcy, Penser la communication au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot; désir de télévision &amp;quot; : le rôle moteur de la demande dans la diffusion de l'objet télévisuel (1950-1984)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Fridenson, P. Griset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises de haute technologie, Etat et souveraineté depuis 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité pour l'histoire économique et financière, pp.179-195, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00864477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « désir de télévision » : le rôle moteur de la demande dans la diffusion de l’objet télévisuel (1950-1984)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fridenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Griset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour l'histoire économique et financière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises de haute technologie, Etat et souveraineté depuis 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-195, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selling Televisions on Credit : The Rise of Consumer Loans in Postwar France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Logemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Development of Consumer Credit in Global Perspective, Business, Regulation and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le téléviseur, de l’objet de laboratoire à l’objet de convoitise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télévision, le moment expérimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Apogée, pp.391-403, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le téléviseur, de l'objet de laboratoire à l'objet de convoitise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Delavaud, D. Maréchal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télévision, le moment expérimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apogée, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits fabricants&amp;quot; de téléviseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Petits fabricants » de téléviseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionalising European Television: The Shaping of European Television, Institutions and Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bignell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fickers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A European Television History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommer des cosmétiques en France : le marché des apparences à l’ère de la mondialisation (des années 1990 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 20 (1), pp.63-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/corp1.020.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04869977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décathlon : du supermarché du sport au concepteur-distributeur innovant mondial (1976-2008)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Decathlon and the 2 Second Tent: From Discount to Innovation (1976–2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.106.0042⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (1), pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2021.1969365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964391v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire économique de l’habillement et de l’équipement sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dietschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Habillement et équipement sportifs, n° 106 (1), pp.6-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.106.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decathlon and the 2 Second Tent: From Discount to Innovation (1976–2008)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Décathlon : du supermarché du sport au concepteur-distributeur innovant mondial (1976-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2021.1969365⟩</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 106 (1), pp.42-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.106.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964357v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les magasins de sport. Emblème du commerce montagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue foncière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, "La formation de la valeur", 14, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01981757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La télévision. Histoire d’un objet de consommation, 1945-1985.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’évolution technique des récepteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25, pp.414-415</w:t>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1068, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146054v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution technique des récepteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La télévision. Histoire d’un objet de consommation, 1945-1985.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1068, pp.30-31</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.414-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01981886v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unknown, but Key Player in the Television Market: The Television Retailer and the Case of Black and White TV Sets in France (1950-1987)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIEW. Journal of European Television History and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01981905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe et le crédit a la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Effosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (59), pp.5-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.059.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00572630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télévisions et crédit a la consommation : une approche comparative France-Rfa 1950-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (59), pp.102-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.059.0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00572631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'étrange lucarne à la télévision. Histoire d'une banalisation (1949-1984)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01981539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en place une chaîne d'informations à l'heure des économies (2015-2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">IRP AMIS France-Brazil Archives and Contexts Meeting from 6 to 8 November 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaillard Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps à l'épreuve des médias</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04870110v1</w:t>
+              <w:t xml:space="preserve">Archives et contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRP AMIS CNRS, Nov 2023, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">chapitre 6. Les questions d’emploi et de tourisme sportif au prisme du développement durable et des transitions : la recherche aux prises avec l’action publique.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Télévisions et crédit à la consommation : une approche comparative France-RFA, 1950-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sport, un objet social.</w:t>
-[...1119 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée internationale sur le crédit à la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Fickers</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">halshs-01981917v1</w:t>
+                <w:t xml:space="preserve">halshs-00466672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2922,51 +2922,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la distribution à la conception des produits: les entreprises d'articles de sport en France entre persuasion marchande et dynamique inventive (1970-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History. EHESS (École des Hautes Études en Sciences Sociales), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3016,51 +3016,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La télévision. Histoire d'un objet de consommation, 1945-1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions du CTHS, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3078,51 +3078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codirection d'un numéro de la revue Entreprises et histoire : &amp;quot; Consommer à crédit en Europe au XXe siècle&amp;quot; , Entreprises et histoire, n°59, juin 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3230,51 +3230,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E9E819D"/>
+    <w:nsid w:val="AFACAEAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3378,51 +3378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29B592BC"/>
+    <w:nsid w:val="7B7877C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3526,51 +3526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D796A782"/>
+    <w:nsid w:val="ED7E1C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3674,51 +3674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="423371C2"/>
+    <w:nsid w:val="2FA0D83E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3822,51 +3822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D6284ED0"/>
+    <w:nsid w:val="248196D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3970,51 +3970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D461DD24"/>
+    <w:nsid w:val="21753D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4216,51 +4216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-gaillard74" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112732941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406322v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Heymann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.106.0042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.106.0006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1969365" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.059.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.059.0102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#233; Bastien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneloup Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidri-Neys Oumaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jallat Denis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1950" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itania Maria Mota Gomes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Veiga Fran&#231;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Viallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Logemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delavaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bignell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04870201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-gaillard74" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112732941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#233; Bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneloup Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidri-Neys Oumaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jallat Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itania Maria Mota Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Veiga Fran&#231;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Viallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Logemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delavaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bignell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1969365" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.106.0006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.106.0042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.059.0005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.059.0102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Heymann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04870201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>