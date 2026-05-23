--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -1652,1109 +1652,1109 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01981917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommer des cosmétiques en France : le marché des apparences à l’ère de la mondialisation (des années 1990 à nos jours)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">IRP AMIS France-Brazil Archives and Contexts Meeting from 6 to 8 November 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaillard Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Archives et contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRP AMIS CNRS, Nov 2023, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04869977v1</w:t>
+                <w:t xml:space="preserve">hal-04406322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decathlon and the 2 Second Tent: From Discount to Innovation (1976–2008)</w:t>
+                <w:t xml:space="preserve">Télévisions et crédit à la consommation : une approche comparative France-RFA, 1950-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Journée internationale sur le crédit à la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964357v1</w:t>
-[...695 lines deleted...]
-                <w:t xml:space="preserve">halshs-01981539v1</w:t>
+                <w:t xml:space="preserve">halshs-00466672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRP AMIS France-Brazil Archives and Contexts Meeting from 6 to 8 November 2023</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaillard Isabelle</w:t>
+                <w:t xml:space="preserve">Consommer des cosmétiques en France : le marché des apparences à l’ère de la mondialisation (des années 1990 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives et contextes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04406322v1</w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 20 (1), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.020.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04869977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télévisions et crédit à la consommation : une approche comparative France-RFA, 1950-1970</w:t>
+                <w:t xml:space="preserve">Pour une histoire économique de l’habillement et de l’équipement sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dietschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée internationale sur le crédit à la consommation</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Habillement et équipement sportifs, n° 106 (1), pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.106.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decathlon and the 2 Second Tent: From Discount to Innovation (1976–2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (1), pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2021.1969365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décathlon : du supermarché du sport au concepteur-distributeur innovant mondial (1976-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 106 (1), pp.42-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.106.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les magasins de sport. Emblème du commerce montagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "La formation de la valeur", 14, pp.25-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution technique des récepteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1068, pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télévision. Histoire d’un objet de consommation, 1945-1985.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.414-415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Unknown, but Key Player in the Television Market: The Television Retailer and the Case of Black and White TV Sets in France (1950-1987)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIEW. Journal of European Television History and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe et le crédit a la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Effosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (59), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.059.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00572630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télévisions et crédit a la consommation : une approche comparative France-Rfa 1950-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (59), pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.059.0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00572631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00466672v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'étrange lucarne à la télévision. Histoire d'une banalisation (1949-1984)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3230,51 +3230,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFACAEAF"/>
+    <w:nsid w:val="61EA870B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3378,51 +3378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B7877C0"/>
+    <w:nsid w:val="CC67C8FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3526,51 +3526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="ED7E1C5D"/>
+    <w:nsid w:val="1E4100F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3674,51 +3674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2FA0D83E"/>
+    <w:nsid w:val="6C0316E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3822,51 +3822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="248196D0"/>
+    <w:nsid w:val="9B5EC8C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3970,51 +3970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="21753D91"/>
+    <w:nsid w:val="F73BBDD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4216,51 +4216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-gaillard74" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112732941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#233; Bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneloup Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidri-Neys Oumaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jallat Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itania Maria Mota Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Veiga Fran&#231;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Viallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Logemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delavaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bignell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1969365" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.106.0006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.106.0042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981905v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.059.0005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.059.0102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Heymann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04870201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-gaillard74" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112732941" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#233; Bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneloup Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Isabelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidri-Neys Oumaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jallat Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itania Maria Mota Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Veiga Fran&#231;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Viallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise L&#233;vy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Logemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delavaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bignell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Heymann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.106.0006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1969365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.106.0042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.059.0005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.059.0102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04870201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>