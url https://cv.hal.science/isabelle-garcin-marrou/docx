--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -299,273 +299,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des quartiers populaires en temps de crise sanitaire : entre altérité et exemplarité</w:t>
+                <w:t xml:space="preserve">L’école d’été comme sémiotique de terrain. Positions de savoir dans un dispositif d’enquête urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Provenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Darcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Enseigner la sémiotique, de l’école à l’université, 17, pp.12-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1106806ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742265v1</w:t>
+                <w:t xml:space="preserve">hal-04310393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école d’été comme sémiotique de terrain. Positions de savoir dans un dispositif d’enquête urbaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des quartiers populaires en temps de crise sanitaire : entre altérité et exemplarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Une République « exceptionnelle » ?, 17, pp.1-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1106806ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04310393v1</w:t>
+                <w:t xml:space="preserve">hal-04742265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des revendications en quête de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41, pp.21-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -599,51 +599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubenas (Florence). Journalisme et subjectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -668,51 +668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse écrite et événement terroriste : routines narratives et émergence de la société civile (1995-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -753,226 +753,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours médiatiques post-attentats : une perspective historique 1995-2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Espace public et production de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.19-35. </w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Retour sur 10 questions en Sciences de l’information et de la communication, 50, pp.129-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mots.23726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edc.7615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979975v1</w:t>
+                <w:t xml:space="preserve">hal-02910415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace public et production de l’information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Discours médiatiques post-attentats : une perspective historique 1995-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Retour sur 10 questions en Sciences de l’information et de la communication, 50, pp.129-146. </w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.19-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.7615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mots.23726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910415v1</w:t>
+                <w:t xml:space="preserve">hal-01979975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et territoires : les représentations médiatiques en question. Le couloir de la chimie entre 1970 et 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1019,51 +1019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir, domestiquer et communiquer sur les risques industriels [introduction au dossier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1235,51 +1235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre classe et genre : l'humanité des mères infanticides en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.138-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1313,51 +1313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en mots, mise en scène et légitimité des exécutifs locaux : le Bulletin Municipal de Villeurbanne (1974-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1404,51 +1404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une &amp;quot;mère&amp;quot;, une &amp;quot;meurtrière&amp;quot; : les deux figures médiatiques de la violence d'une femme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.67-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,51 +1495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire(s) et territoire(s): les bulletins municipaux de Villeurbanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.47-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1586,51 +1586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory(ies) and Territory(ies): Examining Municipal Reports in Villeurbanne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37, pp.47 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1664,51 +1664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Royal ou le difficile accès au panthéon politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 90, pp.13-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1742,51 +1742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;jeunes&amp;quot; et des &amp;quot;banlieues&amp;quot; entre compréhension et relégation. Les émeutes de novembre 2005 dans la presse écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1-2 (128-129), pp.23-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1852,51 +1852,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1927,51 +1927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des violences et des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. L'Harmattan, pp.290, 2007, Questions contemporaines, Jean-Paul Chagnollaud, Alain Forest, Bruno Pequignot, Denis Rolland, 978-2-296-03577-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1989,51 +1989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media vs. terorism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tritonic, pp.128, 2005, 973-733-014-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2043,1476 +2043,1562 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crime des sœurs Papin : des archives aux discours médiatiques, quelques réflexions sur la violence et le genre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">As representações midiáticas francesas das cores amarela, verde e azul do movimento político Fora Dilma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Éditions de l'Université de Lorraine. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Lima de Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDUFBA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Témoignage, mémoire et histoire. Mélanges offerts à Jacques Walter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mediatização e circulação. Reflexões e práticas de pequisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.211-244, 2024, 9786556306810</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684865v1</w:t>
+                <w:t xml:space="preserve">hal-05568035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire médiatique et terrorisme indépendantiste : l’assassinat du préfet Érignac entre commémoration et effacement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le crime des sœurs Papin : des archives aux discours médiatiques, quelques réflexions sur la violence et le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fleury Béatrice; Walter Jacques. </w:t>
+              <w:t xml:space="preserve">Éditions de l'Université de Lorraine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Témoignage, mémoire et histoire. Mélanges offerts à Jacques Walter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.389-399, 2023, 9782384510207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riveneuve</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510207/c25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124473v1</w:t>
+                <w:t xml:space="preserve">hal-04684865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias et journalisme</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t>
+                <w:t xml:space="preserve">Mémoire médiatique et terrorisme indépendantiste : l’assassinat du préfet Érignac entre commémoration et effacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleury Béatrice; Walter Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t>
+              <w:t xml:space="preserve">Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-36, 2019</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.525-544, 2020, 978-2-36013-575-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982924v1</w:t>
+                <w:t xml:space="preserve">hal-03124473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse communicationnelle des altérités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Bonaccorsi; Sarah Cordonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-167, 2019, Ère numérique - Lab. ELICO, 9782813003072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.1600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et mémoire des territoires : l’exemple de Villeurbanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Bonaccorsi; Sarah Cordonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-112, 2019, Ère numérique - Lab. ELICO, 9782813003072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813003072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre au prisme des médiatisations et des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Lafon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias et médiatisation. Analyser les médias imprimés, audiovisuels et numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273-290, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre pour réinterroger l’histoire des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blandin Claire; Robinet François; Schafer Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’histoire des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.163-170, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeurbanne à la croisée des mémoires. Entre mémoire institutionnelle et mémoire collective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
+                <w:t xml:space="preserve">Médias et journalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcin-Marrou Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Terrains de la mémoire. Approches croisées à l'échelle locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.57-73, 2018, 978-2-84016-303-9</w:t>
+              <w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CPDirSIC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-36, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01927930v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps long des archives de presse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Blandin</w:t>
+                <w:t xml:space="preserve">Villeurbanne à la croisée des mémoires. Entre mémoire institutionnelle et mémoire collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En quête d'archives. Bricolages méthodologiques en terrains médiatiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-50, 2018, 978-2-86938-250-3</w:t>
+              <w:t xml:space="preserve">Les Terrains de la mémoire. Approches croisées à l'échelle locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.57-73, 2018, 978-2-84016-303-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843698v1</w:t>
+                <w:t xml:space="preserve">halshs-01927930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux sociopolitiques des discours des médias sur le terrorisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le temps long des archives de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Bourdon; François Blanc. </w:t>
+              <w:t xml:space="preserve">Sarah Lécossais; Nelly Quemener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’État et le terrorisme</w:t>
+              <w:t xml:space="preserve">En quête d'archives. Bricolages méthodologiques en terrains médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.207-221, 2018, 979-10-351-0064-3</w:t>
+                <w:t xml:space="preserve">INA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-50, 2018, 978-2-86938-250-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843696v1</w:t>
+                <w:t xml:space="preserve">hal-01843698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeurbanne à la croisée des mémoires : entre mémoire institutionnelle et mémoire collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les enjeux sociopolitiques des discours des médias sur le terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">M. Chauliac et N. Venel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bourdon; François Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographie de la mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Paris Ouest, 2017</w:t>
+              <w:t xml:space="preserve">L’État et le terrorisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-221, 2018, 979-10-351-0064-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01563986v1</w:t>
+                <w:t xml:space="preserve">hal-01843696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'exclusion à la &amp;quot;guerre&amp;quot; : les émeutes de 2005 et 2010 dans la presse française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Villeurbanne à la croisée des mémoires : entre mémoire institutionnelle et mémoire collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Juliet Carpenter, Christina Horvath. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Chauliac et N. Venel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la banlieue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnographie de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Paris Ouest, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.I.E. Peter Lang</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01188480v1</w:t>
+                <w:t xml:space="preserve">halshs-01563986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une femme, une ministre de la Justice. Genre et pouvoir dans les discours de la presse française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De l'exclusion à la &amp;quot;guerre&amp;quot; : les émeutes de 2005 et 2010 dans la presse française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gingras, Anne-Marie. </w:t>
+              <w:t xml:space="preserve">Juliet Carpenter, Christina Horvath. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et politique dans la presse en France et au Canada</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la banlieue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.29-54, 2014, 9782760541290</w:t>
+                <w:t xml:space="preserve">P.I.E. Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-106, 2015, 978-2-87574-264-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079420v1</w:t>
+                <w:t xml:space="preserve">hal-01188480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les émeutes de 2005 dans les discours de presse américains et français. Mémoires et diversité des regards médiatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une femme, une ministre de la Justice. Genre et pouvoir dans les discours de la presse française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Angeliki Koukoutsaki-Monnier et Sylvie Thiéblemont-Dollet. </w:t>
+              <w:t xml:space="preserve">Gingras, Anne-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias, dispositifs, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.121-140, 2010, Interculturalités</w:t>
+              <w:t xml:space="preserve">Genre et politique dans la presse en France et au Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-54, 2014, 9782760541290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593391v1</w:t>
+                <w:t xml:space="preserve">hal-01079420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunesse, altérité, insécurité : les stratégies sociopolitiques dans la presse écrite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les émeutes de 2005 dans les discours de presse américains et français. Mémoires et diversité des regards médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ivan Darrault-Harris et Jacques Fontanille. </w:t>
+              <w:t xml:space="preserve">Angeliki Koukoutsaki-Monnier et Sylvie Thiéblemont-Dollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Ages de la Vie. Sémiotique de la culture et du temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.191-212, 2008, Formes sémiotiques</w:t>
+              <w:t xml:space="preserve">Médias, dispositifs, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.121-140, 2010, Interculturalités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593386v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeunesse, altérité, insécurité : les stratégies sociopolitiques dans la presse écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Darrault-Harris et Jacques Fontanille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ages de la Vie. Sémiotique de la culture et du temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.191-212, 2008, Formes sémiotiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seconde Intifada et terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tétu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, Bruxelles, Belgique, pp.849-863, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00398902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3522,170 +3608,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque industriel dans la presse écrite de 1970 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation pour une culture de sécurité industrielle. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeurbanne à la croisée des mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3693,166 +3779,166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who makes the news ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcin-Marrou Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GMMP. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3920,51 +4006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="199E0366"/>
+    <w:nsid w:val="1AC15F83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4151,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-garcin-marrou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0360-1069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066907039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepic.universite-lyon.fr/ed-485-epic/site-francais/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.garcin-marrou@sciencespo-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elico-recherche.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Darcis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106806ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.032.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23726" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5843" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.154.0437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.128.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c25" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rieffel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1704/9782706143601/medias-et-mediatisation" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presse.ina.fr/editions/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-garcin-marrou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0360-1069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066907039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepic.universite-lyon.fr/ed-485-epic/site-francais/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.garcin-marrou@sciencespo-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elico-recherche.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Darcis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106806ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.032.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5843" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.154.0437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.128.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Lima de Braga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1600" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003072" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1704/9782706143601/medias-et-mediatisation" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rieffel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presse.ina.fr/editions/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>