--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -299,273 +299,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école d’été comme sémiotique de terrain. Positions de savoir dans un dispositif d’enquête urbaine</w:t>
+                <w:t xml:space="preserve">Des quartiers populaires en temps de crise sanitaire : entre altérité et exemplarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Provenzano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Une République « exceptionnelle » ?, 17, pp.1-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310393v1</w:t>
+                <w:t xml:space="preserve">hal-04742265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des quartiers populaires en temps de crise sanitaire : entre altérité et exemplarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’école d’été comme sémiotique de terrain. Positions de savoir dans un dispositif d’enquête urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Provenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Darcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Enseigner la sémiotique, de l’école à l’université, 17, pp.12-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1106806ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742265v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des revendications en quête de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41, pp.21-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -599,51 +599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubenas (Florence). Journalisme et subjectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -668,51 +668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse écrite et événement terroriste : routines narratives et émergence de la société civile (1995-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -753,226 +753,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace public et production de l’information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Discours médiatiques post-attentats : une perspective historique 1995-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Retour sur 10 questions en Sciences de l’information et de la communication, 50, pp.129-146. </w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.19-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.7615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mots.23726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910415v1</w:t>
+                <w:t xml:space="preserve">hal-01979975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours médiatiques post-attentats : une perspective historique 1995-2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Espace public et production de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.19-35. </w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Retour sur 10 questions en Sciences de l’information et de la communication, 50, pp.129-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mots.23726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edc.7615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979975v1</w:t>
+                <w:t xml:space="preserve">hal-02910415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et territoires : les représentations médiatiques en question. Le couloir de la chimie entre 1970 et 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1019,51 +1019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir, domestiquer et communiquer sur les risques industriels [introduction au dossier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1235,51 +1235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre classe et genre : l'humanité des mères infanticides en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.138-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1313,51 +1313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en mots, mise en scène et légitimité des exécutifs locaux : le Bulletin Municipal de Villeurbanne (1974-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1404,51 +1404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une &amp;quot;mère&amp;quot;, une &amp;quot;meurtrière&amp;quot; : les deux figures médiatiques de la violence d'une femme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.67-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,51 +1495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire(s) et territoire(s): les bulletins municipaux de Villeurbanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.47-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1586,51 +1586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory(ies) and Territory(ies): Examining Municipal Reports in Villeurbanne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37, pp.47 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1664,51 +1664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Royal ou le difficile accès au panthéon politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 90, pp.13-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1742,51 +1742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;jeunes&amp;quot; et des &amp;quot;banlieues&amp;quot; entre compréhension et relégation. Les émeutes de novembre 2005 dans la presse écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1-2 (128-129), pp.23-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1852,51 +1852,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1927,51 +1927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des violences et des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. L'Harmattan, pp.290, 2007, Questions contemporaines, Jean-Paul Chagnollaud, Alain Forest, Bruno Pequignot, Denis Rolland, 978-2-296-03577-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1989,51 +1989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media vs. terorism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tritonic, pp.128, 2005, 973-733-014-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2083,51 +2083,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As representações midiáticas francesas das cores amarela, verde e azul do movimento político Fora Dilma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Lima de Braga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2169,51 +2169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crime des sœurs Papin : des archives aux discours médiatiques, quelques réflexions sur la violence et le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Université de Lorraine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Témoignage, mémoire et histoire. Mélanges offerts à Jacques Walter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.389-399, 2023, 9782384510207. </w:t>
@@ -2251,51 +2251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire médiatique et terrorisme indépendantiste : l’assassinat du préfet Érignac entre commémoration et effacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleury Béatrice; Walter Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2331,557 +2331,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une analyse communicationnelle des altérités territoriales</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Julia Bonaccorsi; Sarah Cordonnier. </w:t>
+                <w:t xml:space="preserve">Médias et journalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcin-Marrou Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
+              <w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CPDirSIC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-36, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910418v1</w:t>
+                <w:t xml:space="preserve">hal-03982924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias et mémoire des territoires : l’exemple de Villeurbanne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pour une analyse communicationnelle des altérités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Bonaccorsi; Sarah Cordonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9782813003072⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-167, 2019, Ère numérique - Lab. ELICO, 9782813003072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910417v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre au prisme des médiatisations et des médias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Médias et mémoire des territoires : l’exemple de Villeurbanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Benoit Lafon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Auboussier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Bonaccorsi; Sarah Cordonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias et médiatisation. Analyser les médias imprimés, audiovisuels et numériques</w:t>
+              <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-112, 2019, Ère numérique - Lab. ELICO, 9782813003072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910416v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre pour réinterroger l’histoire des médias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le genre au prisme des médiatisations et des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Blandin Claire; Robinet François; Schafer Valérie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Lafon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l’histoire des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.163-170, 2019</w:t>
+              <w:t xml:space="preserve">Médias et médiatisation. Analyser les médias imprimés, audiovisuels et numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273-290, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927314v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias et journalisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+                <w:t xml:space="preserve">Le genre pour réinterroger l’histoire des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blandin Claire; Robinet François; Schafer Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-36, 2019</w:t>
+              <w:t xml:space="preserve">Penser l’histoire des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.163-170, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982924v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeurbanne à la croisée des mémoires. Entre mémoire institutionnelle et mémoire collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Haas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2919,64 +2919,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps long des archives de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Lécossais; Nelly Quemener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête d'archives. Bricolages méthodologiques en terrains médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3018,51 +3018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux sociopolitiques des discours des médias sur le terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bourdon; François Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État et le terrorisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3104,51 +3104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeurbanne à la croisée des mémoires : entre mémoire institutionnelle et mémoire collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Haas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'exclusion à la &amp;quot;guerre&amp;quot; : les émeutes de 2005 et 2010 dans la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliet Carpenter, Christina Horvath. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la banlieue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3276,51 +3276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une femme, une ministre de la Justice. Genre et pouvoir dans les discours de la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gingras, Anne-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et politique dans la presse en France et au Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3362,51 +3362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émeutes de 2005 dans les discours de presse américains et français. Mémoires et diversité des regards médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angeliki Koukoutsaki-Monnier et Sylvie Thiéblemont-Dollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias, dispositifs, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.121-140, 2010, Interculturalités</w:t>
@@ -3435,51 +3435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesse, altérité, insécurité : les stratégies sociopolitiques dans la presse écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Darrault-Harris et Jacques Fontanille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ages de la Vie. Sémiotique de la culture et du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.191-212, 2008, Formes sémiotiques</w:t>
@@ -3508,51 +3508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seconde Intifada et terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tétu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3635,51 +3635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque industriel dans la presse écrite de 1970 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3714,51 +3714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeurbanne à la croisée des mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,51 +3841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcin-Marrou Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4006,51 +4006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AC15F83"/>
+    <w:nsid w:val="9F5611A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4237,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-garcin-marrou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0360-1069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066907039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepic.universite-lyon.fr/ed-485-epic/site-francais/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.garcin-marrou@sciencespo-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elico-recherche.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Darcis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106806ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.032.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5843" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.154.0437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.128.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Lima de Braga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1600" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003072" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1704/9782706143601/medias-et-mediatisation" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rieffel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presse.ina.fr/editions/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-garcin-marrou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0360-1069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066907039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepic.universite-lyon.fr/ed-485-epic/site-francais/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.garcin-marrou@sciencespo-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elico-recherche.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Darcis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106806ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.032.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23726" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5843" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.154.0437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.128.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Lima de Braga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rieffel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1600" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1704/9782706143601/medias-et-mediatisation" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presse.ina.fr/editions/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>