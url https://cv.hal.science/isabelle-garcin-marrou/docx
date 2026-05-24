--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -753,287 +753,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours médiatiques post-attentats : une perspective historique 1995-2016</w:t>
+                <w:t xml:space="preserve">Risques et territoires : les représentations médiatiques en question. Le couloir de la chimie entre 1970 et 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hare</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.23726⟩</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Définir, domestiquer et communiquer sur les risques industriels, 100, pp.93-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.5843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979975v1</w:t>
+                <w:t xml:space="preserve">hal-02050087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace public et production de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Retour sur 10 questions en Sciences de l’information et de la communication, 50, pp.129-146. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.7615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques et territoires : les représentations médiatiques en question. Le couloir de la chimie entre 1970 et 2010.</w:t>
+                <w:t xml:space="preserve">Discours médiatiques post-attentats : une perspective historique 1995-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Définir, domestiquer et communiquer sur les risques industriels, 100, pp.93-112. </w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.19-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sds.5843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mots.23726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050087v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir, domestiquer et communiquer sur les risques industriels [introduction au dossier]</w:t>
               </w:r>
@@ -1104,230 +1104,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01935660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre classe et genre : l'humanité des mères infanticides en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.138-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979964v1</w:t>
+                <w:t xml:space="preserve">hal-01652866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre classe et genre : l'humanité des mères infanticides en question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Analyser le journalisme et les médias : articuler les approches en Sciences de l'information et de la communication»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gadras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652866v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en mots, mise en scène et légitimité des exécutifs locaux : le Bulletin Municipal de Villeurbanne (1974-2013)</w:t>
               </w:r>
@@ -1398,262 +1398,262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une &amp;quot;mère&amp;quot;, une &amp;quot;meurtrière&amp;quot; : les deux figures médiatiques de la violence d'une femme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoire(s) et territoire(s): les bulletins municipaux de Villeurbanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Auboussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sds.2163⟩</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.2948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727135v1</w:t>
+                <w:t xml:space="preserve">hal-00634679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire(s) et territoire(s): les bulletins municipaux de Villeurbanne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une &amp;quot;mère&amp;quot;, une &amp;quot;meurtrière&amp;quot; : les deux figures médiatiques de la violence d'une femme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.47-62. </w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp.67-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.2948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sds.2163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634679v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory(ies) and Territory(ies): Examining Municipal Reports in Villeurbanne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37, pp.47 - 62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edc.2948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890124v1</w:t>
@@ -2456,316 +2456,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une analyse communicationnelle des altérités territoriales</w:t>
+                <w:t xml:space="preserve">Le genre au prisme des médiatisations et des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julia Bonaccorsi; Sarah Cordonnier. </w:t>
+              <w:t xml:space="preserve">Benoit Lafon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
+              <w:t xml:space="preserve">Médias et médiatisation. Analyser les médias imprimés, audiovisuels et numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273-290, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910418v1</w:t>
+                <w:t xml:space="preserve">hal-02910416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias et mémoire des territoires : l’exemple de Villeurbanne</w:t>
+                <w:t xml:space="preserve">Pour une analyse communicationnelle des altérités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Bonaccorsi; Sarah Cordonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.101-112, 2019, Ère numérique - Lab. ELICO, 9782813003072. </w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-167, 2019, Ère numérique - Lab. ELICO, 9782813003072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.9782813003072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17184/eac.1600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910417v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre au prisme des médiatisations et des médias</w:t>
+                <w:t xml:space="preserve">Médias et mémoire des territoires : l’exemple de Villeurbanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Benoit Lafon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Auboussier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Bonaccorsi; Sarah Cordonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias et médiatisation. Analyser les médias imprimés, audiovisuels et numériques</w:t>
+              <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-112, 2019, Ère numérique - Lab. ELICO, 9782813003072. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910416v1</w:t>
+                <w:t xml:space="preserve">hal-02910417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre pour réinterroger l’histoire des médias</w:t>
               </w:r>
@@ -3622,77 +3622,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque industriel dans la presse écrite de 1970 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation pour une culture de sécurité industrielle. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3740,51 +3740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4006,51 +4006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F5611A0"/>
+    <w:nsid w:val="8B129416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4237,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-garcin-marrou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0360-1069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066907039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepic.universite-lyon.fr/ed-485-epic/site-francais/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.garcin-marrou@sciencespo-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elico-recherche.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Darcis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106806ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.032.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23726" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5843" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.154.0437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.128.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Lima de Braga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rieffel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1600" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910416v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1704/9782706143601/medias-et-mediatisation" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presse.ina.fr/editions/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-garcin-marrou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0360-1069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066907039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepic.universite-lyon.fr/ed-485-epic/site-francais/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.garcin-marrou@sciencespo-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elico-recherche.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Darcis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106806ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ballarini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.032.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5843" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.7615" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.23726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.983" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gadras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.154.0437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2948" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.128.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Lima de Braga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/violences-et-radicalites-militantes-dans-lespace-public-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03982924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin-Marrou Isabelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rieffel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1704/9782706143601/medias-et-mediatisation" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003072" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1600" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003072" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Haas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presse.ina.fr/editions/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois T&#233;tu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>