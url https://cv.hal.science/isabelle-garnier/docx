--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Garnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8241-7229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08209893X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000072453659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pis que morte » : Les lettres de Marguerite d’Angoulême à Guillaume Briçonnet, laboratoire de l’écriture du Dialogue en forme de vision nocturne (automne 1524)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47.2-3, p. 17-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la poésie de la Renaissance en français moderne : translation partielle commentée du Dialogue en forme de vision nocturne de Marguerite de Navarre (1524)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue italienne d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, http://journals.openedition.org/rief/3877. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rief.3877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de connivence confessionnelle de Marguerite de Navarre à Agrippa d’Aubigné (1515-1616) : contribution à l’étayage théorique de la notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol Série numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Connivence, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connivence, une notion opératoire pour l’analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.5-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une récriture protestante du Psautier de Baïf : les Pseaumes en vers mezurez d’Odet de La Noue sur une musique de Claude Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia litteraria Universitatis Iagellonicae Cracoviensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vray departement des contraires raisons : Stratégies polémiques comparées dans l’œuvre d’Agrippa d’Aubigné (p. 95-124)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence et connivence luthériennes chez les Évangéliques sous François Ier : une innutrition communautaire (, p. 127-138)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pétrarquisme et néoplatonisme : réminiscences évangéliques dans L’Olive (p. 107-126)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connivence évangélique au slogan théologique : Seul, seulle, seulement dans Les Tragiques (p. 37-58)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/albin.2008.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connivence et littérature : une méthode d’analyse textuelle pour lire entre les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (4), pp.771-790. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.064.0771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que quiers-tu donc, ô docteur catholique ?&amp;quot; : La langue du village évangélique dans L’Adolescence clémentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulse parodie, vraye controverse : renversement de connivence dans la réécriture des Placards (1535)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.57-78. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xvi.2006.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisirs de la connivence : la langue du &amp;quot;village évangélique&amp;quot; dans L’Heptaméron (p. 103-122)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre face aux docteurs : la &amp;quot;prescheresse&amp;quot; du Mallade, une riposte à la saisie du Miroir (1533) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du théâtre de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Berrégard; Marie Bouhaik-Gironès; Céline Fournial; Nina Hugot, Dec 2024, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication de Marguerite de Navarre dans la publication de son œuvre (1531-1547) : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raconter la publication : la place des femmes (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Bombart; Michèle Clément; Isabelle Garnier; Michel Jourde, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières éditions lyonnaises de Marguerite de Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Biblyon, Livre, littérature et illustration à Lyon au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Clément; Raphaëlle Mouren, Jun 2023, Lyon (Enssib), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Cahiers du GADGES à Pratiques & formes littéraires 16-18 : une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues scientifiques sur la littérature XVIe - XVIIIe siècle) à l’heure de la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Bayle; Mathilde Bombart; Jean-Luc de Ochandiano, Dec 2023, Lyon Université Jean Moulin Lyon 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Caresmeprenant de Nourry (carême 1532 ?) au Miroir de Sainte-Lucie (1538) : les premières éditions lyonnaises des poèmes de Marguerite de Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les réseaux urbains de l’humanisme (1492-1615)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Violaine Giacomotto-Charra; Nicole Dufournaud; Caroline Trotot, Jun 2022, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la langue du village évangélique : actions concertées de Marguerite de Navarre et de son groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop d’ouverture du projet international S’en tenir aux « Faits de Jésus Christ et du pape ». Les imprimés évangéliques romands et les pratiques de communication religieuse à l’époque de la Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Solfaroli Camillocci, Dec 2022, Genève (Institut d'Histoire de la Réformation), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau féministe autour de Marguerite de Navarre. Émergence d’un lectorat féminin et réception du Miroir de l’âme pécheresse (1531)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réseau de Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Boutet, L. Daubigny, S. Geonget et M.-B. Le Hir, Oct 2018, Tours (France), France. p. 137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois éditions parisiennes d’Antoine Augereau en 1533 et le nouveau stemma du Miroir de l’âme pécheresse de Marguerite de Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Renouard 2021 : Le Livre au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Bénévent, Apr 2021, Paris (Ecole des Chartes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère d’Alençon : Marguerite de Navarre et l’imprimeur de sa ville ducale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes des Marguerite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Trotot; Romain Menini, May 2019, Marne-la-Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et mutation des marqueurs linguistiques de connivence confessionnelle dans la littérature française (1515-1616)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interkonfessionalität in der frühen Neuzeit. Kontexte und Konkretionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hambourg, Allemagne. pp.177-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de l’Éternel, du Seigneur et de Christ : marqueurs linguistiques de l’identité réformée dans la littérature française du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie historique du protestantisme moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Tombeau&amp;quot; de Marguerite de Navarre : Echos et rémanences de la &amp;quot;langue du village évangélique&amp;quot; dans la poésie de &amp;quot;Ronsard et sa bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tombeau de Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nanterre, France. pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin et la langue de l’évangélisme français : continuités et infléchissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Calvin et l'institution de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de France, académie des sciences morales et politiques, Sep 2009, Paris, France. pp. 39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre, Œuvres complètes, tome II, 1. Dialogue en forme de vision nocturne ou Le dialogue de madame Charlote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Garnier. Honoré Champion, 2024, Textes littéraires de la Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude La Charité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 538, pp.1156, 2022, Rencontres, 978-2-406-12714-7. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Krawczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 272 p., 2022, 978-90-04-52631-0. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004526327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles dégelées : propos de l'Atelier XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vân Dung Le Flanchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 800 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vân Dung Le Flanchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2016, 978-2-8124-3419-8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épithète et la connivence. Ecriture concertée chez les Evangéliques français (1523-1534)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, pp.402, 2005, Travaux d'Humanisme et Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Labé, Débat de Folie et d’Amour, Élegies, Sonnets, Collection « Clefs Concours », Neuilly, Atlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins de Marguerite de Navarre : des jardins de papier au seul jardin célestiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Mironneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes au jardin. De Pétrarque à Shakespeare,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, p. 42-51, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Bourbon, Catherine d’Amboise, Marguerite de Navarre : l’essor de l’autorité spirituelle féminine au début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Clément; Isabelle Garnier; Dariusz Krawczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.16-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstrez vous lors rebelle&amp;quot; : Les Chansons spirituelles de Marguerite de Navarre, jeu avec l’orthodoxie et revanche contre la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luce Albert; Mickaël Ribreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polémique en chanson : IVe - XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.251-274, 2022, 978-2-7535-8357-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres de Guillaume Briçonnet au Miroir de l’âme pécheresse de Marguerite de Navarre : regards genrés sur la condition féminine au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Garnier, C. La Charité, R. Menini, A.-P. Pouey-Mounou, A. Reach-Ngô, T. Tran, N. Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges offerts à Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.597-611, 2022, 978-2-406-12714-7. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7.p.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corrections de l’unique manuscrit du Dialogue de Marguerite de Navarre, témoins des résistances à l’innovation religieuse et poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant; Olivier Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuscrit littéraire à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Sorbonne Université Presses; Sorbonne Université Presses, pp.99-110, 2021, Cahiers V. L. Saulnier, 979-10-231-0678-7. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/XUMB6910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement de Marguerite de Navarre dans l’espace romand : Jean Girard, promoteur des autrices évangéliques (Genève, 1539)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Solfaroli Camillocci, Nicolas Fornerod, Karine Crousaz et Christian Grosse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Construction internationale de la Réforme et l’espace romand à l’époque de Luther</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.229-248, 2021, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-10813-9.p.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Du Bois, Antoine Augereau et les premières éditions imprimées de Marguerite de Navarre : nouveau stemma, nouvelle chronologie (1532-1534)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Champetier de Ribes, S. Dembruck, D. Fliege, V. Oberliessen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Une honnête curiosité de s'enquérir de toutes choses ». Mélanges en l’honneur d’Olivier Millet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corrections de l’unique manuscrit du Dialogue de Marguerite de Navarre (1524), témoins des résistances à l’innovation religieuse et poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant, Olivier Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuscrit littéraire à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-100, 2020, Cahiers V. L. Saulnier, 979-10-231-0678-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Miroir de l'âme pécheresse de Marguerite de Navarre : le premier poème mystique imprimé en vernaculaire français (1531)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-C. Gomez-Géraud et J.-R. Valette (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours mystique entre Moyen Âge et première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome I, La Question du langage, Champion, p. 126-144, 2019, Collection "Mystica", 978-2-7453-5214-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer Dieu dans la poésie du XVIe siècle : héritage biblique et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire la Bible en français au Moyen Age et à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.399-449, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et irénisme autour d’Henri IV : les &amp;quot;Poesies Chrestiennes&amp;quot; d’Odet de La Noue, un dialogue posthume avec Ronsard (p. 261-283)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Muses sacrées. Poésie et Théâtre de la Réforme entre France et Italie, V. Ferrer et R. Gorris-Camos (dir.), Genève, Droz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vraye et vive foy catholicque'' : hybridité lexicale et conciliation doctrinale dans le Tiers Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et l’hybridité des récits rabelaisiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.631-643, 2017, 978-2-600-04731-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymer en Dieu par amour amoureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Ferrer; B. Marczuk; J.-R. Valette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Unique change de scène. Écritures spirituelles et discours amoureux (XIIe- XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.365-386, 2016, 978-2-406-05736-9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05738-3.p.0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équivocité du mot catholique dans la polémique confessionnelle au XVIe siècle : étude philologique et historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-197, 2016, 978-2-8124-3417-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplication subvertie dans les prières farcies : De Profundis et polémique religieuse aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albert; P. Bruley; A.-S. Dufief. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Supplication, Discours et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.163-178, 2015, 978-2-7535-3694-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.53203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vray soleil spirituel et vive foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaphore, savoirs et arts au début des Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.259-279, 2015, 978-2-8124-6026-5. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6026-5.p.0259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Habert, &amp;quot;vray&amp;quot; poète évangélique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Habert, poète français (1508 ?-1562 ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening and closing reflections: the Miroir de l'âme pécheresse and the Miroir de Jésus-Christ crucifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantin Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary Ferguson, Mary McKinley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.109-159, 2013, Brill's Companions to the Christian Tradition, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004250505_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie funèbre et tombeaux à la cour de François Ier : Marot, Brodeau, Héroët, Saint-Gelais, Salel, entre tradition et rénovation évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Eudes Girot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie à la cour de François Ier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-214, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie funèbre et tombeaux à la cour de François Ier : Marot, Brodeau, Héroët, Saint‑Gelais, Salel, entre tradition et rénovation évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Eudes Girot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie à la cour de François Ier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-238, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/EHJE6326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage marotique et &amp;quot;parler protestant&amp;quot; dans les Discours des Misères de ce Temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Duché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ronsard, poète militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF-CNED, pp.66-91, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et intertextualité : la qualification adjectivale, signe de connivence évangélique chez Rabelais (p. 93-114)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue de Rabelais. La Langue de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et connivence : Marot, paraphraste évangélique des Psaumes de David (p. 241-264)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Paraphrases bibliques aux XVIe et XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épithète et polyphonie énonciative : Les voix de L’Heptaméron (XVIe siècle) avant le beau langage de 1698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre, cardinal de Retz, André Chénier, Paul Claudel, Marguerite Duras.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Presses de l'Université Paris-Sorbonne, pp.13-30, 2005, Styles, genres, auteurs, 978-2-84050-432-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours délibératif et épidictique d'une dame d'honneur; étude stylistique d'un extrait de la nouvelle 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Thomine-Bichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier-Mathez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire l'Heptaméron de Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie indicative sur les femmes dramaturges d'Ancien Régime (XVIe-XVIIe-XVIIIe siècles) ; Colloque-festival, Lyon, 15-17 nov. 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Keller-Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mangeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Garnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8241-7229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08209893X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000072453659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pis que morte » : Les lettres de Marguerite d’Angoulême à Guillaume Briçonnet, laboratoire de l’écriture du Dialogue en forme de vision nocturne (automne 1524)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47.2-3, p. 17-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la poésie de la Renaissance en français moderne : translation partielle commentée du Dialogue en forme de vision nocturne de Marguerite de Navarre (1524)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue italienne d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, http://journals.openedition.org/rief/3877. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rief.3877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de connivence confessionnelle de Marguerite de Navarre à Agrippa d’Aubigné (1515-1616) : contribution à l’étayage théorique de la notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol Série numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Connivence, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connivence, une notion opératoire pour l’analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.5-35. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gadge.2015.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une récriture protestante du Psautier de Baïf : les Pseaumes en vers mezurez d’Odet de La Noue sur une musique de Claude Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia litteraria Universitatis Iagellonicae Cracoviensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vray departement des contraires raisons : Stratégies polémiques comparées dans l’œuvre d’Agrippa d’Aubigné (p. 95-124)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence et connivence luthériennes chez les Évangéliques sous François Ier : une innutrition communautaire (, p. 127-138)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pétrarquisme et néoplatonisme : réminiscences évangéliques dans L’Olive (p. 107-126)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connivence évangélique au slogan théologique : Seul, seulle, seulement dans Les Tragiques (p. 37-58)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/albin.2008.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que quiers-tu donc, ô docteur catholique ?&amp;quot; : La langue du village évangélique dans L’Adolescence clémentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connivence et littérature : une méthode d’analyse textuelle pour lire entre les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (4), pp.771-790. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.064.0771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulse parodie, vraye controverse : renversement de connivence dans la réécriture des Placards (1535)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.57-78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xvi.2006.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisirs de la connivence : la langue du &amp;quot;village évangélique&amp;quot; dans L’Heptaméron (p. 103-122)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre face aux docteurs : la &amp;quot;prescheresse&amp;quot; du Mallade, une riposte à la saisie du Miroir (1533) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du théâtre de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Berrégard; Marie Bouhaik-Gironès; Céline Fournial; Nina Hugot, Dec 2024, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication de Marguerite de Navarre dans la publication de son œuvre (1531-1547) : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raconter la publication : la place des femmes (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Bombart; Michèle Clément; Isabelle Garnier; Michel Jourde, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières éditions lyonnaises de Marguerite de Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Biblyon, Livre, littérature et illustration à Lyon au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Clément; Raphaëlle Mouren, Jun 2023, Lyon (Enssib), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Cahiers du GADGES à Pratiques & formes littéraires 16-18 : une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues scientifiques sur la littérature XVIe - XVIIIe siècle) à l’heure de la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Bayle; Mathilde Bombart; Jean-Luc de Ochandiano, Dec 2023, Lyon Université Jean Moulin Lyon 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau féministe autour de Marguerite de Navarre. Émergence d’un lectorat féminin et réception du Miroir de l’âme pécheresse (1531)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réseau de Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Boutet, L. Daubigny, S. Geonget et M.-B. Le Hir, Oct 2018, Tours (France), France. p. 137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la langue du village évangélique : actions concertées de Marguerite de Navarre et de son groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop d’ouverture du projet international S’en tenir aux « Faits de Jésus Christ et du pape ». Les imprimés évangéliques romands et les pratiques de communication religieuse à l’époque de la Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Solfaroli Camillocci, Dec 2022, Genève (Institut d'Histoire de la Réformation), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Caresmeprenant de Nourry (carême 1532 ?) au Miroir de Sainte-Lucie (1538) : les premières éditions lyonnaises des poèmes de Marguerite de Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les réseaux urbains de l’humanisme (1492-1615)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Violaine Giacomotto-Charra; Nicole Dufournaud; Caroline Trotot, Jun 2022, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois éditions parisiennes d’Antoine Augereau en 1533 et le nouveau stemma du Miroir de l’âme pécheresse de Marguerite de Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Renouard 2021 : Le Livre au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Bénévent, Apr 2021, Paris (Ecole des Chartes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère d’Alençon : Marguerite de Navarre et l’imprimeur de sa ville ducale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes des Marguerite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Trotot; Romain Menini, May 2019, Marne-la-Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et mutation des marqueurs linguistiques de connivence confessionnelle dans la littérature française (1515-1616)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interkonfessionalität in der frühen Neuzeit. Kontexte und Konkretionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hambourg, Allemagne. pp.177-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de l’Éternel, du Seigneur et de Christ : marqueurs linguistiques de l’identité réformée dans la littérature française du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie historique du protestantisme moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Tombeau&amp;quot; de Marguerite de Navarre : Echos et rémanences de la &amp;quot;langue du village évangélique&amp;quot; dans la poésie de &amp;quot;Ronsard et sa bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tombeau de Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nanterre, France. pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin et la langue de l’évangélisme français : continuités et infléchissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Calvin et l'institution de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de France, académie des sciences morales et politiques, Sep 2009, Paris, France. pp. 39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre, Œuvres complètes, tome II, 1. Dialogue en forme de vision nocturne ou Le dialogue de madame Charlote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Garnier. Honoré Champion, 2024, Textes littéraires de la Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude La Charité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 538, pp.1156, 2022, Rencontres, 978-2-406-12714-7. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Krawczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 272 p., 2022, 978-90-04-52631-0. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004526327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles dégelées : propos de l'Atelier XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vân Dung Le Flanchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 800 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vân Dung Le Flanchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2016, 978-2-8124-3419-8. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épithète et la connivence. Ecriture concertée chez les Evangéliques français (1523-1534)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, pp.402, 2005, Travaux d'Humanisme et Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Labé, Débat de Folie et d’Amour, Élegies, Sonnets, Collection « Clefs Concours », Neuilly, Atlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins de Marguerite de Navarre : des jardins de papier au seul jardin célestiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Mironneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes au jardin. De Pétrarque à Shakespeare,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, p. 42-51, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Bourbon, Catherine d’Amboise, Marguerite de Navarre : l’essor de l’autorité spirituelle féminine au début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Clément; Isabelle Garnier; Dariusz Krawczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.16-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstrez vous lors rebelle&amp;quot; : Les Chansons spirituelles de Marguerite de Navarre, jeu avec l’orthodoxie et revanche contre la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luce Albert; Mickaël Ribreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polémique en chanson : IVe - XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.251-274, 2022, 978-2-7535-8357-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres de Guillaume Briçonnet au Miroir de l’âme pécheresse de Marguerite de Navarre : regards genrés sur la condition féminine au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Garnier, C. La Charité, R. Menini, A.-P. Pouey-Mounou, A. Reach-Ngô, T. Tran, N. Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges offerts à Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.597-611, 2022, 978-2-406-12714-7. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7.p.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corrections de l’unique manuscrit du Dialogue de Marguerite de Navarre, témoins des résistances à l’innovation religieuse et poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant; Olivier Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuscrit littéraire à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Sorbonne Université Presses; Sorbonne Université Presses, pp.99-110, 2021, Cahiers V. L. Saulnier, 979-10-231-0678-7. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/XUMB6910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement de Marguerite de Navarre dans l’espace romand : Jean Girard, promoteur des autrices évangéliques (Genève, 1539)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Solfaroli Camillocci, Nicolas Fornerod, Karine Crousaz et Christian Grosse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Construction internationale de la Réforme et l’espace romand à l’époque de Luther</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.229-248, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-10813-9.p.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Du Bois, Antoine Augereau et les premières éditions imprimées de Marguerite de Navarre : nouveau stemma, nouvelle chronologie (1532-1534)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Champetier de Ribes, S. Dembruck, D. Fliege, V. Oberliessen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Une honnête curiosité de s'enquérir de toutes choses ». Mélanges en l’honneur d’Olivier Millet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corrections de l’unique manuscrit du Dialogue de Marguerite de Navarre (1524), témoins des résistances à l’innovation religieuse et poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant, Olivier Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuscrit littéraire à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-100, 2020, Cahiers V. L. Saulnier, 979-10-231-0678-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Miroir de l'âme pécheresse de Marguerite de Navarre : le premier poème mystique imprimé en vernaculaire français (1531)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-C. Gomez-Géraud et J.-R. Valette (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours mystique entre Moyen Âge et première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome I, La Question du langage, Champion, p. 126-144, 2019, Collection "Mystica", 978-2-7453-5214-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vraye et vive foy catholicque'' : hybridité lexicale et conciliation doctrinale dans le Tiers Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et l’hybridité des récits rabelaisiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.631-643, 2017, 978-2-600-04731-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer Dieu dans la poésie du XVIe siècle : héritage biblique et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire la Bible en français au Moyen Age et à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.399-449, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et irénisme autour d’Henri IV : les &amp;quot;Poesies Chrestiennes&amp;quot; d’Odet de La Noue, un dialogue posthume avec Ronsard (p. 261-283)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Muses sacrées. Poésie et Théâtre de la Réforme entre France et Italie, V. Ferrer et R. Gorris-Camos (dir.), Genève, Droz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymer en Dieu par amour amoureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Ferrer; B. Marczuk; J.-R. Valette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Unique change de scène. Écritures spirituelles et discours amoureux (XIIe- XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.365-386, 2016, 978-2-406-05736-9. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05738-3.p.0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équivocité du mot catholique dans la polémique confessionnelle au XVIe siècle : étude philologique et historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-197, 2016, 978-2-8124-3417-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplication subvertie dans les prières farcies : De Profundis et polémique religieuse aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albert; P. Bruley; A.-S. Dufief. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Supplication, Discours et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.163-178, 2015, 978-2-7535-3694-4. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.53203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vray soleil spirituel et vive foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaphore, savoirs et arts au début des Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.259-279, 2015, 978-2-8124-6026-5. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6026-5.p.0259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Habert, &amp;quot;vray&amp;quot; poète évangélique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Habert, poète français (1508 ?-1562 ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening and closing reflections: the Miroir de l'âme pécheresse and the Miroir de Jésus-Christ crucifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantin Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary Ferguson, Mary McKinley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.109-159, 2013, Brill's Companions to the Christian Tradition, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004250505_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie funèbre et tombeaux à la cour de François Ier : Marot, Brodeau, Héroët, Saint‑Gelais, Salel, entre tradition et rénovation évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Eudes Girot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie à la cour de François Ier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-238, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/EHJE6326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie funèbre et tombeaux à la cour de François Ier : Marot, Brodeau, Héroët, Saint-Gelais, Salel, entre tradition et rénovation évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Eudes Girot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie à la cour de François Ier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-214, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et intertextualité : la qualification adjectivale, signe de connivence évangélique chez Rabelais (p. 93-114)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue de Rabelais. La Langue de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage marotique et &amp;quot;parler protestant&amp;quot; dans les Discours des Misères de ce Temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Duché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ronsard, poète militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF-CNED, pp.66-91, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et connivence : Marot, paraphraste évangélique des Psaumes de David (p. 241-264)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Paraphrases bibliques aux XVIe et XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épithète et polyphonie énonciative : Les voix de L’Heptaméron (XVIe siècle) avant le beau langage de 1698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre, cardinal de Retz, André Chénier, Paul Claudel, Marguerite Duras.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Presses de l'Université Paris-Sorbonne, pp.13-30, 2005, Styles, genres, auteurs, 978-2-84050-432-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours délibératif et épidictique d'une dame d'honneur; étude stylistique d'un extrait de la nouvelle 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Thomine-Bichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier-Mathez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire l'Heptaméron de Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie indicative sur les femmes dramaturges d'Ancien Régime (XVIe-XVIIe-XVIIIe siècles) ; Colloque-festival, Lyon, 15-17 nov. 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Keller-Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mangeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDDD10F4"/>
+    <w:nsid w:val="0A7585B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8241-7229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08209893X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072453659" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04629726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04629173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.3877" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01996980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bombart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2008.1107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.064.0771" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2006.884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01997008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Krawczyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00935254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7.p.0597" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05326646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XUMB6910" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10813-9.p.0229" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03564690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/37-le-manuscrit-litteraire-la-renaissance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01997019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05738-3.p.0365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0259" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantin Isabelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004250505_006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EHJE6326" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003456v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine-Bichard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier-Mathez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Keller-Rahb&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mangeant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8241-7229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08209893X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072453659" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04629726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04629173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.3877" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01996980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bombart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2015.987" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2008.1107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.064.0771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2006.884" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01997008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Krawczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00935254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7.p.0597" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05326646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XUMB6910" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10813-9.p.0229" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03564690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/37-le-manuscrit-litteraire-la-renaissance" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01997019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05738-3.p.0365" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53203" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0259" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantin Isabelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004250505_006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EHJE6326" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine-Bichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier-Mathez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Keller-Rahb&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mangeant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>