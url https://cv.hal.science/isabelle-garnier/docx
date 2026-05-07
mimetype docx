--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Garnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8241-7229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08209893X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000072453659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pis que morte » : Les lettres de Marguerite d’Angoulême à Guillaume Briçonnet, laboratoire de l’écriture du Dialogue en forme de vision nocturne (automne 1524)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47.2-3, p. 17-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la poésie de la Renaissance en français moderne : translation partielle commentée du Dialogue en forme de vision nocturne de Marguerite de Navarre (1524)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue italienne d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, http://journals.openedition.org/rief/3877. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rief.3877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de connivence confessionnelle de Marguerite de Navarre à Agrippa d’Aubigné (1515-1616) : contribution à l’étayage théorique de la notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol Série numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Connivence, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connivence, une notion opératoire pour l’analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.5-35. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gadge.2015.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une récriture protestante du Psautier de Baïf : les Pseaumes en vers mezurez d’Odet de La Noue sur une musique de Claude Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia litteraria Universitatis Iagellonicae Cracoviensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vray departement des contraires raisons : Stratégies polémiques comparées dans l’œuvre d’Agrippa d’Aubigné (p. 95-124)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence et connivence luthériennes chez les Évangéliques sous François Ier : une innutrition communautaire (, p. 127-138)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pétrarquisme et néoplatonisme : réminiscences évangéliques dans L’Olive (p. 107-126)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connivence évangélique au slogan théologique : Seul, seulle, seulement dans Les Tragiques (p. 37-58)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/albin.2008.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que quiers-tu donc, ô docteur catholique ?&amp;quot; : La langue du village évangélique dans L’Adolescence clémentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connivence et littérature : une méthode d’analyse textuelle pour lire entre les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (4), pp.771-790. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.064.0771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulse parodie, vraye controverse : renversement de connivence dans la réécriture des Placards (1535)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.57-78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xvi.2006.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisirs de la connivence : la langue du &amp;quot;village évangélique&amp;quot; dans L’Heptaméron (p. 103-122)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre face aux docteurs : la &amp;quot;prescheresse&amp;quot; du Mallade, une riposte à la saisie du Miroir (1533) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du théâtre de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Berrégard; Marie Bouhaik-Gironès; Céline Fournial; Nina Hugot, Dec 2024, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication de Marguerite de Navarre dans la publication de son œuvre (1531-1547) : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raconter la publication : la place des femmes (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Bombart; Michèle Clément; Isabelle Garnier; Michel Jourde, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières éditions lyonnaises de Marguerite de Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Biblyon, Livre, littérature et illustration à Lyon au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Clément; Raphaëlle Mouren, Jun 2023, Lyon (Enssib), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Cahiers du GADGES à Pratiques & formes littéraires 16-18 : une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues scientifiques sur la littérature XVIe - XVIIIe siècle) à l’heure de la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Bayle; Mathilde Bombart; Jean-Luc de Ochandiano, Dec 2023, Lyon Université Jean Moulin Lyon 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau féministe autour de Marguerite de Navarre. Émergence d’un lectorat féminin et réception du Miroir de l’âme pécheresse (1531)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réseau de Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Boutet, L. Daubigny, S. Geonget et M.-B. Le Hir, Oct 2018, Tours (France), France. p. 137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la langue du village évangélique : actions concertées de Marguerite de Navarre et de son groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop d’ouverture du projet international S’en tenir aux « Faits de Jésus Christ et du pape ». Les imprimés évangéliques romands et les pratiques de communication religieuse à l’époque de la Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Solfaroli Camillocci, Dec 2022, Genève (Institut d'Histoire de la Réformation), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Caresmeprenant de Nourry (carême 1532 ?) au Miroir de Sainte-Lucie (1538) : les premières éditions lyonnaises des poèmes de Marguerite de Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les réseaux urbains de l’humanisme (1492-1615)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Violaine Giacomotto-Charra; Nicole Dufournaud; Caroline Trotot, Jun 2022, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois éditions parisiennes d’Antoine Augereau en 1533 et le nouveau stemma du Miroir de l’âme pécheresse de Marguerite de Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Renouard 2021 : Le Livre au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Bénévent, Apr 2021, Paris (Ecole des Chartes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère d’Alençon : Marguerite de Navarre et l’imprimeur de sa ville ducale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes des Marguerite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Trotot; Romain Menini, May 2019, Marne-la-Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et mutation des marqueurs linguistiques de connivence confessionnelle dans la littérature française (1515-1616)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interkonfessionalität in der frühen Neuzeit. Kontexte und Konkretionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hambourg, Allemagne. pp.177-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de l’Éternel, du Seigneur et de Christ : marqueurs linguistiques de l’identité réformée dans la littérature française du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie historique du protestantisme moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Tombeau&amp;quot; de Marguerite de Navarre : Echos et rémanences de la &amp;quot;langue du village évangélique&amp;quot; dans la poésie de &amp;quot;Ronsard et sa bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tombeau de Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nanterre, France. pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin et la langue de l’évangélisme français : continuités et infléchissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Calvin et l'institution de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de France, académie des sciences morales et politiques, Sep 2009, Paris, France. pp. 39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre, Œuvres complètes, tome II, 1. Dialogue en forme de vision nocturne ou Le dialogue de madame Charlote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Garnier. Honoré Champion, 2024, Textes littéraires de la Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude La Charité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 538, pp.1156, 2022, Rencontres, 978-2-406-12714-7. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Krawczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 272 p., 2022, 978-90-04-52631-0. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004526327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles dégelées : propos de l'Atelier XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vân Dung Le Flanchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 800 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vân Dung Le Flanchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2016, 978-2-8124-3419-8. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épithète et la connivence. Ecriture concertée chez les Evangéliques français (1523-1534)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, pp.402, 2005, Travaux d'Humanisme et Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Labé, Débat de Folie et d’Amour, Élegies, Sonnets, Collection « Clefs Concours », Neuilly, Atlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins de Marguerite de Navarre : des jardins de papier au seul jardin célestiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Mironneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes au jardin. De Pétrarque à Shakespeare,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, p. 42-51, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Bourbon, Catherine d’Amboise, Marguerite de Navarre : l’essor de l’autorité spirituelle féminine au début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Clément; Isabelle Garnier; Dariusz Krawczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.16-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstrez vous lors rebelle&amp;quot; : Les Chansons spirituelles de Marguerite de Navarre, jeu avec l’orthodoxie et revanche contre la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luce Albert; Mickaël Ribreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polémique en chanson : IVe - XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.251-274, 2022, 978-2-7535-8357-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres de Guillaume Briçonnet au Miroir de l’âme pécheresse de Marguerite de Navarre : regards genrés sur la condition féminine au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Garnier, C. La Charité, R. Menini, A.-P. Pouey-Mounou, A. Reach-Ngô, T. Tran, N. Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges offerts à Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.597-611, 2022, 978-2-406-12714-7. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7.p.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corrections de l’unique manuscrit du Dialogue de Marguerite de Navarre, témoins des résistances à l’innovation religieuse et poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant; Olivier Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuscrit littéraire à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Sorbonne Université Presses; Sorbonne Université Presses, pp.99-110, 2021, Cahiers V. L. Saulnier, 979-10-231-0678-7. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/XUMB6910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement de Marguerite de Navarre dans l’espace romand : Jean Girard, promoteur des autrices évangéliques (Genève, 1539)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Solfaroli Camillocci, Nicolas Fornerod, Karine Crousaz et Christian Grosse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Construction internationale de la Réforme et l’espace romand à l’époque de Luther</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.229-248, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-10813-9.p.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Du Bois, Antoine Augereau et les premières éditions imprimées de Marguerite de Navarre : nouveau stemma, nouvelle chronologie (1532-1534)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Champetier de Ribes, S. Dembruck, D. Fliege, V. Oberliessen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Une honnête curiosité de s'enquérir de toutes choses ». Mélanges en l’honneur d’Olivier Millet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corrections de l’unique manuscrit du Dialogue de Marguerite de Navarre (1524), témoins des résistances à l’innovation religieuse et poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant, Olivier Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuscrit littéraire à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-100, 2020, Cahiers V. L. Saulnier, 979-10-231-0678-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Miroir de l'âme pécheresse de Marguerite de Navarre : le premier poème mystique imprimé en vernaculaire français (1531)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-C. Gomez-Géraud et J.-R. Valette (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours mystique entre Moyen Âge et première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome I, La Question du langage, Champion, p. 126-144, 2019, Collection "Mystica", 978-2-7453-5214-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vraye et vive foy catholicque'' : hybridité lexicale et conciliation doctrinale dans le Tiers Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et l’hybridité des récits rabelaisiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.631-643, 2017, 978-2-600-04731-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer Dieu dans la poésie du XVIe siècle : héritage biblique et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire la Bible en français au Moyen Age et à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.399-449, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et irénisme autour d’Henri IV : les &amp;quot;Poesies Chrestiennes&amp;quot; d’Odet de La Noue, un dialogue posthume avec Ronsard (p. 261-283)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Muses sacrées. Poésie et Théâtre de la Réforme entre France et Italie, V. Ferrer et R. Gorris-Camos (dir.), Genève, Droz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymer en Dieu par amour amoureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Ferrer; B. Marczuk; J.-R. Valette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Unique change de scène. Écritures spirituelles et discours amoureux (XIIe- XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.365-386, 2016, 978-2-406-05736-9. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05738-3.p.0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équivocité du mot catholique dans la polémique confessionnelle au XVIe siècle : étude philologique et historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-197, 2016, 978-2-8124-3417-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplication subvertie dans les prières farcies : De Profundis et polémique religieuse aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albert; P. Bruley; A.-S. Dufief. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Supplication, Discours et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.163-178, 2015, 978-2-7535-3694-4. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.53203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vray soleil spirituel et vive foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaphore, savoirs et arts au début des Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.259-279, 2015, 978-2-8124-6026-5. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6026-5.p.0259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Habert, &amp;quot;vray&amp;quot; poète évangélique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Habert, poète français (1508 ?-1562 ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening and closing reflections: the Miroir de l'âme pécheresse and the Miroir de Jésus-Christ crucifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantin Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary Ferguson, Mary McKinley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.109-159, 2013, Brill's Companions to the Christian Tradition, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004250505_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie funèbre et tombeaux à la cour de François Ier : Marot, Brodeau, Héroët, Saint‑Gelais, Salel, entre tradition et rénovation évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Eudes Girot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie à la cour de François Ier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-238, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/EHJE6326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie funèbre et tombeaux à la cour de François Ier : Marot, Brodeau, Héroët, Saint-Gelais, Salel, entre tradition et rénovation évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Eudes Girot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie à la cour de François Ier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-214, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et intertextualité : la qualification adjectivale, signe de connivence évangélique chez Rabelais (p. 93-114)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue de Rabelais. La Langue de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage marotique et &amp;quot;parler protestant&amp;quot; dans les Discours des Misères de ce Temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Duché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ronsard, poète militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF-CNED, pp.66-91, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et connivence : Marot, paraphraste évangélique des Psaumes de David (p. 241-264)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Paraphrases bibliques aux XVIe et XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épithète et polyphonie énonciative : Les voix de L’Heptaméron (XVIe siècle) avant le beau langage de 1698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre, cardinal de Retz, André Chénier, Paul Claudel, Marguerite Duras.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Presses de l'Université Paris-Sorbonne, pp.13-30, 2005, Styles, genres, auteurs, 978-2-84050-432-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours délibératif et épidictique d'une dame d'honneur; étude stylistique d'un extrait de la nouvelle 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Thomine-Bichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier-Mathez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire l'Heptaméron de Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie indicative sur les femmes dramaturges d'Ancien Régime (XVIe-XVIIe-XVIIIe siècles) ; Colloque-festival, Lyon, 15-17 nov. 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Keller-Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mangeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Garnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8241-7229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08209893X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000072453659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pis que morte » : Les lettres de Marguerite d’Angoulême à Guillaume Briçonnet, laboratoire de l’écriture du Dialogue en forme de vision nocturne (automne 1524)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47.2-3, p. 17-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire la poésie de la Renaissance en français moderne : translation partielle commentée du Dialogue en forme de vision nocturne de Marguerite de Navarre (1524)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue italienne d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, http://journals.openedition.org/rief/3877. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rief.3877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de connivence confessionnelle de Marguerite de Navarre à Agrippa d’Aubigné (1515-1616) : contribution à l’étayage théorique de la notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol Série numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Connivence, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connivence, une notion opératoire pour l’analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.5-35. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gadge.2015.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une récriture protestante du Psautier de Baïf : les Pseaumes en vers mezurez d’Odet de La Noue sur une musique de Claude Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia litteraria Universitatis Iagellonicae Cracoviensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vray departement des contraires raisons : Stratégies polémiques comparées dans l’œuvre d’Agrippa d’Aubigné (p. 95-124)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence et connivence luthériennes chez les Évangéliques sous François Ier : une innutrition communautaire (, p. 127-138)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pétrarquisme et néoplatonisme : réminiscences évangéliques dans L’Olive (p. 107-126)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connivence évangélique au slogan théologique : Seul, seulle, seulement dans Les Tragiques (p. 37-58)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/albin.2008.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que quiers-tu donc, ô docteur catholique ?&amp;quot; : La langue du village évangélique dans L’Adolescence clémentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers textuel 34/44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connivence et littérature : une méthode d’analyse textuelle pour lire entre les mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (4), pp.771-790. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.064.0771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulse parodie, vraye controverse : renversement de connivence dans la réécriture des Placards (1535)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.57-78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xvi.2006.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisirs de la connivence : la langue du &amp;quot;village évangélique&amp;quot; dans L’Heptaméron (p. 103-122)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre face aux docteurs : la &amp;quot;prescheresse&amp;quot; du Mallade, une riposte à la saisie du Miroir (1533) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du théâtre de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Berrégard; Marie Bouhaik-Gironès; Céline Fournial; Nina Hugot, Dec 2024, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication de Marguerite de Navarre dans la publication de son œuvre (1531-1547) : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raconter la publication : la place des femmes (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Bombart; Michèle Clément; Isabelle Garnier; Michel Jourde, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières éditions lyonnaises de Marguerite de Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Biblyon, Livre, littérature et illustration à Lyon au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Clément; Raphaëlle Mouren, Jun 2023, Lyon (Enssib), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Cahiers du GADGES à Pratiques & formes littéraires 16-18 : une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bombart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues scientifiques sur la littérature XVIe - XVIIIe siècle) à l’heure de la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariane Bayle; Mathilde Bombart; Jean-Luc de Ochandiano, Dec 2023, Lyon Université Jean Moulin Lyon 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Caresmeprenant de Nourry (carême 1532 ?) au Miroir de Sainte-Lucie (1538) : les premières éditions lyonnaises des poèmes de Marguerite de Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les réseaux urbains de l’humanisme (1492-1615)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Violaine Giacomotto-Charra; Nicole Dufournaud; Caroline Trotot, Jun 2022, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la langue du village évangélique : actions concertées de Marguerite de Navarre et de son groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop d’ouverture du projet international S’en tenir aux « Faits de Jésus Christ et du pape ». Les imprimés évangéliques romands et les pratiques de communication religieuse à l’époque de la Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Solfaroli Camillocci, Dec 2022, Genève (Institut d'Histoire de la Réformation), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau féministe autour de Marguerite de Navarre. Émergence d’un lectorat féminin et réception du Miroir de l’âme pécheresse (1531)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Réseau de Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Boutet, L. Daubigny, S. Geonget et M.-B. Le Hir, Oct 2018, Tours (France), France. p. 137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois éditions parisiennes d’Antoine Augereau en 1533 et le nouveau stemma du Miroir de l’âme pécheresse de Marguerite de Navarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Renouard 2021 : Le Livre au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Bénévent, Apr 2021, Paris (Ecole des Chartes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère d’Alençon : Marguerite de Navarre et l’imprimeur de sa ville ducale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes des Marguerite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline Trotot; Romain Menini, May 2019, Marne-la-Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et mutation des marqueurs linguistiques de connivence confessionnelle dans la littérature française (1515-1616)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interkonfessionalität in der frühen Neuzeit. Kontexte und Konkretionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hambourg, Allemagne. pp.177-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de l’Éternel, du Seigneur et de Christ : marqueurs linguistiques de l’identité réformée dans la littérature française du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie historique du protestantisme moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Tombeau&amp;quot; de Marguerite de Navarre : Echos et rémanences de la &amp;quot;langue du village évangélique&amp;quot; dans la poésie de &amp;quot;Ronsard et sa bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tombeau de Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nanterre, France. pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin et la langue de l’évangélisme français : continuités et infléchissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Calvin et l'institution de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de France, académie des sciences morales et politiques, Sep 2009, Paris, France. pp. 39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre, Œuvres complètes, tome II, 1. Dialogue en forme de vision nocturne ou Le dialogue de madame Charlote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Garnier. Honoré Champion, 2024, Textes littéraires de la Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Krawczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 272 p., 2022, 978-90-04-52631-0. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004526327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude La Charité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 538, pp.1156, 2022, Rencontres, 978-2-406-12714-7. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles dégelées : propos de l'Atelier XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vân Dung Le Flanchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 800 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIᵉ siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vân Dung Le Flanchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2016, 978-2-8124-3419-8. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épithète et la connivence. Ecriture concertée chez les Evangéliques français (1523-1534)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, pp.402, 2005, Travaux d'Humanisme et Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Labé, Débat de Folie et d’Amour, Élegies, Sonnets, Collection « Clefs Concours », Neuilly, Atlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins de Marguerite de Navarre : des jardins de papier au seul jardin célestiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Mironneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes au jardin. De Pétrarque à Shakespeare,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, p. 42-51, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Bourbon, Catherine d’Amboise, Marguerite de Navarre : l’essor de l’autorité spirituelle féminine au début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Clément; Isabelle Garnier; Dariusz Krawczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.16-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstrez vous lors rebelle&amp;quot; : Les Chansons spirituelles de Marguerite de Navarre, jeu avec l’orthodoxie et revanche contre la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luce Albert; Mickaël Ribreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polémique en chanson : IVe - XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.251-274, 2022, 978-2-7535-8357-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres de Guillaume Briçonnet au Miroir de l’âme pécheresse de Marguerite de Navarre : regards genrés sur la condition féminine au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Garnier, C. La Charité, R. Menini, A.-P. Pouey-Mounou, A. Reach-Ngô, T. Tran, N. Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges offerts à Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.597-611, 2022, 978-2-406-12714-7. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7.p.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corrections de l’unique manuscrit du Dialogue de Marguerite de Navarre, témoins des résistances à l’innovation religieuse et poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant; Olivier Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuscrit littéraire à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Sorbonne Université Presses; Sorbonne Université Presses, pp.99-110, 2021, Cahiers V. L. Saulnier, 979-10-231-0678-7. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/XUMB6910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement de Marguerite de Navarre dans l’espace romand : Jean Girard, promoteur des autrices évangéliques (Genève, 1539)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Solfaroli Camillocci, Nicolas Fornerod, Karine Crousaz et Christian Grosse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Construction internationale de la Réforme et l’espace romand à l’époque de Luther</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.229-248, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-10813-9.p.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Du Bois, Antoine Augereau et les premières éditions imprimées de Marguerite de Navarre : nouveau stemma, nouvelle chronologie (1532-1534)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Champetier de Ribes, S. Dembruck, D. Fliege, V. Oberliessen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Une honnête curiosité de s'enquérir de toutes choses ». Mélanges en l’honneur d’Olivier Millet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corrections de l’unique manuscrit du Dialogue de Marguerite de Navarre (1524), témoins des résistances à l’innovation religieuse et poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant, Olivier Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuscrit littéraire à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-100, 2020, Cahiers V. L. Saulnier, 979-10-231-0678-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Miroir de l'âme pécheresse de Marguerite de Navarre : le premier poème mystique imprimé en vernaculaire français (1531)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-C. Gomez-Géraud et J.-R. Valette (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours mystique entre Moyen Âge et première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome I, La Question du langage, Champion, p. 126-144, 2019, Collection "Mystica", 978-2-7453-5214-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer Dieu dans la poésie du XVIe siècle : héritage biblique et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire la Bible en français au Moyen Age et à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.399-449, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et irénisme autour d’Henri IV : les &amp;quot;Poesies Chrestiennes&amp;quot; d’Odet de La Noue, un dialogue posthume avec Ronsard (p. 261-283)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Muses sacrées. Poésie et Théâtre de la Réforme entre France et Italie, V. Ferrer et R. Gorris-Camos (dir.), Genève, Droz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vraye et vive foy catholicque'' : hybridité lexicale et conciliation doctrinale dans le Tiers Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et l’hybridité des récits rabelaisiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.631-643, 2017, 978-2-600-04731-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymer en Dieu par amour amoureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Ferrer; B. Marczuk; J.-R. Valette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Unique change de scène. Écritures spirituelles et discours amoureux (XIIe- XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.365-386, 2016, 978-2-406-05736-9. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05738-3.p.0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équivocité du mot catholique dans la polémique confessionnelle au XVIe siècle : étude philologique et historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-197, 2016, 978-2-8124-3417-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplication subvertie dans les prières farcies : De Profundis et polémique religieuse aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Albert; P. Bruley; A.-S. Dufief. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Supplication, Discours et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.163-178, 2015, 978-2-7535-3694-4. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.53203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vray soleil spirituel et vive foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaphore, savoirs et arts au début des Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.259-279, 2015, 978-2-8124-6026-5. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6026-5.p.0259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Habert, &amp;quot;vray&amp;quot; poète évangélique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Habert, poète français (1508 ?-1562 ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening and closing reflections: the Miroir de l'âme pécheresse and the Miroir de Jésus-Christ crucifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantin Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary Ferguson, Mary McKinley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.109-159, 2013, Brill's Companions to the Christian Tradition, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004250505_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie funèbre et tombeaux à la cour de François Ier : Marot, Brodeau, Héroët, Saint-Gelais, Salel, entre tradition et rénovation évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Eudes Girot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie à la cour de François Ier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-214, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie funèbre et tombeaux à la cour de François Ier : Marot, Brodeau, Héroët, Saint‑Gelais, Salel, entre tradition et rénovation évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Eudes Girot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie à la cour de François Ier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-238, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/EHJE6326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage marotique et &amp;quot;parler protestant&amp;quot; dans les Discours des Misères de ce Temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Duché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ronsard, poète militant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF-CNED, pp.66-91, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et intertextualité : la qualification adjectivale, signe de connivence évangélique chez Rabelais (p. 93-114)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue de Rabelais. La Langue de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et connivence : Marot, paraphraste évangélique des Psaumes de David (p. 241-264)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Paraphrases bibliques aux XVIe et XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épithète et polyphonie énonciative : Les voix de L’Heptaméron (XVIe siècle) avant le beau langage de 1698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre, cardinal de Retz, André Chénier, Paul Claudel, Marguerite Duras.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Presses de l'Université Paris-Sorbonne, pp.13-30, 2005, Styles, genres, auteurs, 978-2-84050-432-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours délibératif et épidictique d'une dame d'honneur; étude stylistique d'un extrait de la nouvelle 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Thomine-Bichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier-Mathez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire l'Heptaméron de Marguerite de Navarre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie indicative sur les femmes dramaturges d'Ancien Régime (XVIe-XVIIe-XVIIIe siècles) ; Colloque-festival, Lyon, 15-17 nov. 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Keller-Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Mangeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A7585B7"/>
+    <w:nsid w:val="B0D41802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8241-7229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08209893X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072453659" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04629726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04629173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.3877" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01996980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bombart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2015.987" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2008.1107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.064.0771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2006.884" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01997008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Krawczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00935254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7.p.0597" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05326646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XUMB6910" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10813-9.p.0229" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03564690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/37-le-manuscrit-litteraire-la-renaissance" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01997019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05738-3.p.0365" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53203" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0259" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantin Isabelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004250505_006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EHJE6326" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine-Bichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier-Mathez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Keller-Rahb&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mangeant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8241-7229" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08209893X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072453659" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04629726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04629173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rief.3877" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01996980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bombart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2015.987" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2008.1107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.064.0771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2006.884" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01997008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Krawczyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526327" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00935254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7.p.0597" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05326646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XUMB6910" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-10813-9.p.0229" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03564690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/37-le-manuscrit-litteraire-la-renaissance" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01997019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05738-3.p.0365" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53203" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0259" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantin Isabelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004250505_006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EHJE6326" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine-Bichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier-Mathez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Keller-Rahb&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mangeant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>