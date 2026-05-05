--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,3615 +368,3749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and evaluation of figures of merit of ZnO polymer-based hybrid UV photodiodes</w:t>
+                <w:t xml:space="preserve">Dimensionality effect on surface states and piezoelectric behavior in ZnO nanowires grown by pulsed-liquid injection metal–organic chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keshav Nagpal</w:t>
+                <w:t xml:space="preserve">Lisa Legardinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Rauwel</w:t>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (6), pp.061109. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (9), pp.6344-6355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0213681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c00549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672682v1</w:t>
+                <w:t xml:space="preserve">hal-04710640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal growth and physical characterization of the quaternary κ-phase Mo3(2+)Ga3(1-x)Fe1+3(1-+)C4</w:t>
+                <w:t xml:space="preserve">A comparative study of Cu-based nanoparticles and their spin-coated films: photocatalytic degradation mechanisms and efficiencies towards malachite green and neutral red azo dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Pazniak</w:t>
+                <w:t xml:space="preserve">Patricio Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ouisse</w:t>
+                <w:t xml:space="preserve">Erwan Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gelard</w:t>
+                <w:t xml:space="preserve">David Stephen Wragg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulf Wiedwald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116222⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.314-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35785-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728915v1</w:t>
+                <w:t xml:space="preserve">hal-05568210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality effect on surface states and piezoelectric behavior in ZnO nanowires grown by pulsed-liquid injection metal–organic chemical vapor deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single crystal growth and physical characterization of the quaternary κ-phase Mo3(2+)Ga3(1-x)Fe1+3(1-+)C4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Pazniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Legardinier</w:t>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+                <w:t xml:space="preserve">Isabelle Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gélard</w:t>
+                <w:t xml:space="preserve">Ulf Wiedwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (9), pp.6344-6355. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 251, pp.116222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c00549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710640v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptamer conjugated Si nanowire network/poly(pyrrole)-NTA structure for electrochemical sensing</w:t>
+                <w:t xml:space="preserve">Fabrication and evaluation of figures of merit of ZnO polymer-based hybrid UV photodiodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
+                <w:t xml:space="preserve">Keshav Nagpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essohanam Beke</w:t>
+                <w:t xml:space="preserve">Protima Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gondran</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing and Bio-Sensing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbsr.2023.100593⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.061109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0213681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272147v1</w:t>
+                <w:t xml:space="preserve">hal-04672682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Bath Deposition of α-GaOOH with Tunable Morphology on Silicon Using the pH Adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislain Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guislain Hector</w:t>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Appert</w:t>
+                <w:t xml:space="preserve">Herve Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (20), pp.7764-7771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of alcoholic solvents in the growth of ZnO nanoparticles and ZnO hierarchical nanorod structures on their optical and opto-electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshav Nagpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protima Rauwel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34, pp.485602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/acf583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuneable polarity and enhanced piezoelectric response of ZnO thin films grown by metal–organic chemical vapour deposition through the flow rate adjustment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">Aptamer conjugated Si nanowire network/poly(pyrrole)-NTA structure for electrochemical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essohanam Beke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1MA00921D⟩</w:t>
+              <w:t xml:space="preserve">Sensing and Bio-Sensing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.100593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbsr.2023.100593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522709v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Development of 4H-SiC Nanowire/Nanoribbon Biosensing FET Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Bouchard</w:t>
+                <w:t xml:space="preserve">Tuneable polarity and enhanced piezoelectric response of ZnO thin films grown by metal–organic chemical vapour deposition through the flow rate adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-23d7ab⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.498-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1MA00921D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272260v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary processes governing V2AlC chemical etching in HF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and Development of 4H-SiC Nanowire/Nanoribbon Biosensing FET Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Karker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngsoo Kim</w:t>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanasios Gkountaras</w:t>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johann Coraux</w:t>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0RA00842G⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1062, pp.608-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-23d7ab⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990925v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electronic and Vibrational Properties of Al4C3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elementary processes governing V2AlC chemical etching in HF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngsoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Kioseoglou</w:t>
+                <w:t xml:space="preserve">Athanasios Gkountaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang‐long Le‐tran</w:t>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanos Giaremis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ouisse</w:t>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 256 (10), pp.1900037. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (42), pp.25266-25274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201900037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0RA00842G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366916v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-order Raman scattering of rare-earth containing i -MAX single crystals ( Mo 2 / 3 RE 1 / 3 ) 2 AlC ( RE = Nd , Gd , Dy , Ho , Er )</w:t>
+                <w:t xml:space="preserve">Structural, Electronic and Vibrational Properties of Al4C3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Champagne</w:t>
+                <w:t xml:space="preserve">Joseph Kioseoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">Hoang‐long Le‐tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ouisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Gelard</w:t>
+                <w:t xml:space="preserve">Stefanos Giaremis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.053609⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256 (10), pp.1900037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201900037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190928v1</w:t>
+                <w:t xml:space="preserve">hal-02366916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Humidity in Tuning the Texture and Electrical Properties of Cu 2 O Thin Films Deposited via Aerosol‐Assisted CVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-order Raman scattering of rare-earth containing i -MAX single crystals ( Mo 2 / 3 RE 1 / 3 ) 2 AlC ( RE = Nd , Gd , Dy , Ho , Er )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongjun Liu</w:t>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gelard</w:t>
+                <w:t xml:space="preserve">D. Pinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Rapenne</w:t>
+                <w:t xml:space="preserve">I. Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.053609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012579v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon dispersion curves in Cr 2 AlC single-crystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Humidity in Tuning the Texture and Electrical Properties of Cu 2 O Thin Films Deposited via Aerosol‐Assisted CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourges</w:t>
+                <w:t xml:space="preserve">Hongjun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Piekarz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Pinek</w:t>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1801364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938426v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporization and condensation in the Al4C3-SiC system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonon dispersion curves in Cr 2 AlC single-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang-Long Le-Tran</w:t>
+                <w:t xml:space="preserve">Frederic Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gelard</w:t>
+                <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Piekarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (15), pp.4475 - 4482. </w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (7), pp.378 - 383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2018.1463298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620934v1</w:t>
+                <w:t xml:space="preserve">hal-01938426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of MAX phase single crystals in highly porous carbides by high temperature chlorination</w:t>
+                <w:t xml:space="preserve">Vaporization and condensation in the Al4C3-SiC system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiqui Zhang</w:t>
+                <w:t xml:space="preserve">Hoang-Long Le-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Shi</w:t>
+                <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mercier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.03.153⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (15), pp.4475 - 4482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762237v1</w:t>
+                <w:t xml:space="preserve">hal-01620934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the structural and morphological properties of sol-gel deposited ZnO multilayer films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion of MAX phase single crystals in highly porous carbides by high temperature chlorination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Demes</w:t>
+                <w:t xml:space="preserve">Lu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ternon</w:t>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Riassetto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Rapenne</w:t>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.017⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (11), pp.8246-8254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.03.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456362v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the V/III ratio in the gas phase on thin epitaxial AlN layers grown on (0001) sapphire by high temperature hydride vapor phase epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights in the structural and morphological properties of sol-gel deposited ZnO multilayer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Claudel</w:t>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fellmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Gélard</w:t>
+                <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Coudurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Sauvage</w:t>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.11.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01121944v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of initial stages on the epitaxial growth of AlN using High Temperature Halide Chemical Vapor Deposition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the V/III ratio in the gas phase on thin epitaxial AlN layers grown on (0001) sapphire by high temperature hydride vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balaji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Gélard</w:t>
+                <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">D. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 573 (12), pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812202v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of AlN nucleation layers on the growth of AlN films using high temperature hydride vapor phase epitaxy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Significance of initial stages on the epitaxial growth of AlN using High Temperature Halide Chemical Vapor Deposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, C9 ((3-4)), pp.511.514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00728110v1</w:t>
+                <w:t xml:space="preserve">hal-00812202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of High Temperature Chemical Vapor Deposited Silicon Based Structures on Metals for Solar Conversion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Effects of AlN nucleation layers on the growth of AlN films using high temperature hydride vapor phase epitaxy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chichignoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 526, pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.02.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00664178v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Stoichiometry Effects on the Crystalline and Defect Structure of Hexagonal Manganite REMnO3 Films (RE = V, Er, Dy)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Stability of High Temperature Chemical Vapor Deposited Silicon Based Structures on Metals for Solar Conversion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jehanathan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gariglio</w:t>
+                <w:t xml:space="preserve">H.N. Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. I. Lebedev</w:t>
+                <w:t xml:space="preserve">R. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (5), pp.1232-1238. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8318-8322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm1029358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067600v1</w:t>
+                <w:t xml:space="preserve">hal-00664178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxides heterostructures for nanoelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Off-Stoichiometry Effects on the Crystalline and Defect Structure of Hexagonal Manganite REMnO3 Films (RE = V, Er, Dy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gélard</w:t>
+                <w:t xml:space="preserve">N. Jehanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Salicio</w:t>
+                <w:t xml:space="preserve">S. Gariglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+                <w:t xml:space="preserve">O. I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031723⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (5), pp.1232-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm1029358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067589v1</w:t>
+                <w:t xml:space="preserve">hal-01067600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and defect characterization of multiferroic ReMnO3 films and multilayers by TEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Jehanathan</w:t>
+                <w:t xml:space="preserve">Oxides heterostructures for nanoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lebedev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Gelard</w:t>
+                <w:t xml:space="preserve">Olivier Salicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Van Tendeloo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (7), pp.075705. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.320-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/7/075705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067725v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of germanium on silicon using a Gd2O3/Si (111) crystalline template</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Structure and defect characterization of multiferroic ReMnO3 films and multilayers by TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jehanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Saint Girons</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Van Tendeloo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (7), pp.075705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/7/075705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.3478301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01939983v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodomains in multiferroic hexagonal RMnO3 films (R = Y,Dy,Ho,Er)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial growth of germanium on silicon using a Gd2O3/Si (111) crystalline template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kordel</w:t>
+                <w:t xml:space="preserve">O. Salicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wehrenfennig</w:t>
+                <w:t xml:space="preserve">G. Saint Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Meier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Fiebig</w:t>
+                <w:t xml:space="preserve">A. Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.045409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (5), pp.1187-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3478301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067726v1</w:t>
+                <w:t xml:space="preserve">hal-01939983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin films and superlattices of multiferroic hexagonal rare-earth manganites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+                <w:t xml:space="preserve">Nanodomains in multiferroic hexagonal RMnO3 films (R = Y,Dy,Ho,Er)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wehrenfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Huot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Lebedev</w:t>
+                <w:t xml:space="preserve">D. Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lottermoser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (4), pp.045409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.045409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138800v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thin films and superlattices of multiferroic hexagonal rare-earth manganites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (3-4), pp.203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnetic Frustration on a Kagomé Lattice in R$_{3}$Ga$_{5}$SiO$_{14}$ Langasites with R = Nd, Pr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.5147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/22/014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3986,341 +4120,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed-Liquid Injection MOCVD of epitaxial Ga2O3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielena Velasco Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ortega-Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCVD &amp; ALD 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Composite Materials: High Dielectric Performance of Recycled Polylactic Acid/La1.5Sr0.5NiO4 for Future Energy Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerati Meeporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayri Okcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 15th International Conference on Surfaces, Coatings, and Nanostructured Materials (NANOSMAT2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bracelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogel based functionalization of SiC films for new hybrid neural Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,551 +4473,551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable dimensions of ZnO nanowires grown by metal-organic chemical vapor deposition and its impact on the physical and piezoelectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Legardinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie JNRSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step fabrication of submicron/nanowires from SOI substrates by optimized proximity UV lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Karker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th international conference on Micro and Nano Engineering - Eurosensors (MNE-ES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Texture and Electrical Properties of Cu2O Thin Films Deposited via Aerosol-Assisted CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublimation growth of a new promising semiconductor Al4SiC4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Long Le Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E- MRS Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4893,525 +5027,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoresponse and figures of merit of ZnO nanorod-polymer based hybrid UV photodiodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshav Nagpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protima Rauwel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of β-Ga2O3 thin films using pulsed-liquid injection MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielena Velasco-Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Gallium Oxide and related materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable dimensions of ZnO nanowires grown by metal-organic chemical vapor deposition and its impact on the piezoelectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Legardinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Jenaro Lopez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference NaNowire Week NNW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and development of 4H-SiC nanowire/nanoribbon biosensing FET structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Karker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5421,147 +5555,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure adaptée à la formation de cellules solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chichignoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2971086 (A1). EPM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5571,100 +5705,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérostructures d'oxydes multiferroïques de manganites de terres rares hexagonaux RMnO3 - Elaboration par MOCVD à injection et caractérisations structurales et physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00371409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5674,161 +5808,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic excitations in a new anisotropic Kagomé antiferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Ballou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5975,51 +6109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy S&#233;guret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Jellal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01915" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legardinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ardila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;lard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR00591D" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav Nagpal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rauwel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protima Rauwel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ducroquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213681" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pazniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wiedwald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116222" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legardinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain Hector" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00397" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Ducroquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf583" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00921D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Karker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-23d7ab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsoo Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Gkountaras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA00842G" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kioseoglou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;long Le&#8208;tran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Giaremis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.053609" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourdarot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piekarz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2018.1463298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le-Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.11.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDMP2QF1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balaji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.111" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31XDLPH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Xuan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cruz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehanathan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gariglio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Lebedev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1029358" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salicio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031723" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Van Tendeloo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/7/075705" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CDRVV23Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kordel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wehrenfennig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lottermoser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiebig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045409" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138800v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012606v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/22/014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05176084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco Enriquez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega-Murillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04655354v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerati Meeporn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Johnston" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Okcu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwei Zhu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jalabert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756650v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le Tran" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04985957v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco-Enriquez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988719v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jenaro Lopez Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824463v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371409v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy S&#233;guret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Jellal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01915" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legardinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ardila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;lard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR00591D" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710640v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legardinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00549" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Paredes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rauwel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stephen Wragg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35785-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pazniak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wiedwald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116222" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav Nagpal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protima Rauwel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ducroquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213681" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain Hector" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00397" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Ducroquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf583" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00921D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Karker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-23d7ab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsoo Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Gkountaras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA00842G" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kioseoglou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;long Le&#8208;tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Giaremis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.053609" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourdarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piekarz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2018.1463298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le-Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauvage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.11.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDMP2QF1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balaji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.111" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31XDLPH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Xuan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cruz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5077" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehanathan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gariglio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Lebedev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1029358" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salicio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Van Tendeloo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/7/075705" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CDRVV23Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kordel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wehrenfennig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lottermoser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiebig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012606v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/22/014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05176084v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco Enriquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega-Murillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04655354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerati Meeporn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Johnston" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Okcu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwei Zhu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990498v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jalabert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762096v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112233v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le Tran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04985957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco-Enriquez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988719v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jenaro Lopez Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371409v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>