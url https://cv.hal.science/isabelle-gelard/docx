--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -3025,295 +3025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of High Temperature Chemical Vapor Deposited Silicon Based Structures on Metals for Solar Conversion.</w:t>
+                <w:t xml:space="preserve">Off-Stoichiometry Effects on the Crystalline and Defect Structure of Hexagonal Manganite REMnO3 Films (RE = V, Er, Dy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chichignoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">N. Jehanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.N. Xuan</w:t>
+                <w:t xml:space="preserve">S. Gariglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cruz</w:t>
+                <w:t xml:space="preserve">O. I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (9), pp.8318-8322. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (5), pp.1232-1238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm1029358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664178v1</w:t>
+                <w:t xml:space="preserve">hal-01067600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Stoichiometry Effects on the Crystalline and Defect Structure of Hexagonal Manganite REMnO3 Films (RE = V, Er, Dy)</w:t>
+                <w:t xml:space="preserve">Stability of High Temperature Chemical Vapor Deposited Silicon Based Structures on Metals for Solar Conversion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jehanathan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">G. Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gariglio</w:t>
+                <w:t xml:space="preserve">H.N. Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. I. Lebedev</w:t>
+                <w:t xml:space="preserve">R. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (5), pp.1232-1238. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8318-8322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm1029358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067600v1</w:t>
+                <w:t xml:space="preserve">hal-00664178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxides heterostructures for nanoelectronics</w:t>
               </w:r>
@@ -3433,51 +3433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and defect characterization of multiferroic ReMnO3 films and multilayers by TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jehanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,51 +4094,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4253,682 +4253,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Composite Materials: High Dielectric Performance of Recycled Polylactic Acid/La1.5Sr0.5NiO4 for Future Energy Storage Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALD of epitaxial Ga2O3 thin films on c-plane sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Séguret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keerati Meeporn</w:t>
+                <w:t xml:space="preserve">I. Jellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Johnston</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tongwei Zhu</w:t>
+                <w:t xml:space="preserve">Mathieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 15th International Conference on Surfaces, Coatings, and Nanostructured Materials (NANOSMAT2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bracelona, Spain</w:t>
+              <w:t xml:space="preserve">EUROCVD&amp;ALD2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of catania, Jun 2025, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655354v1</w:t>
+                <w:t xml:space="preserve">hal-05614485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogel based functionalization of SiC films for new hybrid neural Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable Composite Materials: High Dielectric Performance of Recycled Polylactic Acid/La1.5Sr0.5NiO4 for Future Energy Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerati Meeporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+                <w:t xml:space="preserve">Hayri Okcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Weber</w:t>
+                <w:t xml:space="preserve">Tongwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">the 15th International Conference on Surfaces, Coatings, and Nanostructured Materials (NANOSMAT2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bracelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756566v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable dimensions of ZnO nanowires grown by metal-organic chemical vapor deposition and its impact on the physical and piezoelectric properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
+                <w:t xml:space="preserve">Hydrogel based functionalization of SiC films for new hybrid neural Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie JNRSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990498v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step fabrication of submicron/nanowires from SOI substrates by optimized proximity UV lithography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Bouchard</w:t>
+                <w:t xml:space="preserve">Tunable dimensions of ZnO nanowires grown by metal-organic chemical vapor deposition and its impact on the physical and piezoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Legardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th international conference on Micro and Nano Engineering - Eurosensors (MNE-ES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie JNRSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756650v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Texture and Electrical Properties of Cu2O Thin Films Deposited via Aerosol-Assisted CVD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve Roussel</w:t>
+                <w:t xml:space="preserve">One-step fabrication of submicron/nanowires from SOI substrates by optimized proximity UV lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Karker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">48th international conference on Micro and Nano Engineering - Eurosensors (MNE-ES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762096v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tuning the Texture and Electrical Properties of Cu2O Thin Films Deposited via Aerosol-Assisted CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sublimation growth of a new promising semiconductor Al4SiC4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Long Le Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4973,51 +5098,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E- MRS Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5027,51 +5152,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoresponse and figures of merit of ZnO nanorod-polymer based hybrid UV photodiodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshav Nagpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5126,87 +5251,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of β-Ga2O3 thin films using pulsed-liquid injection MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielena Velasco-Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,110 +5339,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Gallium Oxide and related materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable dimensions of ZnO nanowires grown by metal-organic chemical vapor deposition and its impact on the piezoelectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Legardinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5339,110 +5464,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Jenaro Lopez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference NaNowire Week NNW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and development of 4H-SiC nanowire/nanoribbon biosensing FET structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Karker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5501,51 +5626,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5555,65 +5680,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure adaptée à la formation de cellules solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5621,81 +5746,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2971086 (A1). EPM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5705,100 +5830,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérostructures d'oxydes multiferroïques de manganites de terres rares hexagonaux RMnO3 - Elaboration par MOCVD à injection et caractérisations structurales et physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00371409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5808,161 +5933,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic excitations in a new anisotropic Kagomé antiferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Ballou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6109,51 +6234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy S&#233;guret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Jellal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01915" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legardinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ardila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;lard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR00591D" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710640v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legardinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00549" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Paredes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rauwel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stephen Wragg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35785-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pazniak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wiedwald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116222" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav Nagpal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protima Rauwel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ducroquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213681" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain Hector" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00397" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Ducroquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf583" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00921D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Karker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-23d7ab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsoo Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Gkountaras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA00842G" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kioseoglou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;long Le&#8208;tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Giaremis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.053609" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourdarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piekarz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2018.1463298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le-Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauvage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.11.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDMP2QF1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balaji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.111" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31XDLPH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Xuan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cruz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5077" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehanathan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gariglio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Lebedev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1029358" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salicio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Van Tendeloo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/7/075705" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CDRVV23Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kordel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wehrenfennig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lottermoser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiebig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012606v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/22/014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05176084v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco Enriquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega-Murillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04655354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerati Meeporn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Johnston" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Okcu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwei Zhu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990498v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jalabert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756650v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762096v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112233v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le Tran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04985957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco-Enriquez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988719v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jenaro Lopez Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371409v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy S&#233;guret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Jellal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01915" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legardinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ardila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#233;lard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR00591D" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710640v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legardinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00549" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Paredes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rauwel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stephen Wragg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35785-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pazniak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gelard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wiedwald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116222" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav Nagpal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protima Rauwel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ducroquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213681" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain Hector" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00397" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Ducroquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf583" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00921D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Karker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-23d7ab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsoo Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Gkountaras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA00842G" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kioseoglou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang&#8208;long Le&#8208;tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Giaremis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201900037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.053609" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourdarot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piekarz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2018.1463298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le-Tran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sarigiannidou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fellmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauvage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.11.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDMP2QF1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balaji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.111" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M31XDLPH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehanathan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gariglio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Lebedev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1029358" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chichignoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Xuan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cruz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5077" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salicio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Van Tendeloo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/7/075705" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CDRVV23Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kordel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wehrenfennig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lottermoser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiebig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012606v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/22/014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05176084v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco Enriquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega-Murillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jellal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04655354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerati Meeporn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Johnston" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Okcu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwei Zhu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756566v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jalabert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756650v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762096v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Le Tran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04985957v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena Velasco-Enriquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988719v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jenaro Lopez Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824463v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371409v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068174v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>