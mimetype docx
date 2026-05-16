--- v0 (2026-03-19)
+++ v1 (2026-05-16)
@@ -1170,165 +1170,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Electronique (semi-conducteurs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Géneau de Lamarlière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images économiques du monde 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sedes, pp.318-321, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La géographie économique face à la question culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Géneau de Lamarlière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies anglo-saxonnes. Tendances contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.167-173, 2001, Mappemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260276v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00260314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie et économie. Généalogie d'un divorce</w:t>
               </w:r>
@@ -2380,461 +2380,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00261407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Homo reciprocus vs homo oeconomicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Géneau de Lamarlière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel avenir à la diversité du capitalisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Géneau de Lamarlière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La New Economic Sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Géneau de Lamarlière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le culturel dans les derniers &amp;quot;états de l'art&amp;quot; de la géographie économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Géneau de Lamarlière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle sociologie économique francophone vs anglophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Géneau de Lamarlière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le culturel dans les derniers &amp;quot;états de l'art&amp;quot; de la géographie économique</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la proximité géographique relativisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Géneau de Lamarlière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La New Economic Sociology</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00261408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement fruit de l'imaginaire occidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Géneau de Lamarlière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260472v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00260455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle revue sur le développement</w:t>
               </w:r>
@@ -3051,51 +3051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Collignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;neau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desjardins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/numerique/9782110102027-l-amenagement-du-territoire-en-france#book_publisher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Staszak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Sainteville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bag&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Collignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;neau de Lamarli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desjardins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/numerique/9782110102027-l-amenagement-du-territoire-en-france#book_publisher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Staszak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Sainteville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bag&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>