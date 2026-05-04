--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -3431,247 +3431,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do teachers guide students in the writing of an experimental protocol using a protocol editor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
+                <w:t xml:space="preserve">Contribution de différents outils de mesure à l’évaluation des usages d’une plateforme numérique par un processus longitudinal : cas du travail à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2019 (European Science Education Research Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">EIAH 2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380044v1</w:t>
+                <w:t xml:space="preserve">hal-02177144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de différents outils de mesure à l’évaluation des usages d’une plateforme numérique par un processus longitudinal : cas du travail à distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maelle Planche</w:t>
+                <w:t xml:space="preserve">How do teachers guide students in the writing of an experimental protocol using a protocol editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ESERA 2019 (European Science Education Research Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177144v1</w:t>
+                <w:t xml:space="preserve">hal-02380044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'évaluation longitudinale (PEL) d'une plateforme pédagogique (LMS) : le cas de LabNbook</w:t>
               </w:r>
@@ -4748,204 +4748,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception expérimentale assistée par des EIAH. Etayage, diagnostic, rétroactions, analyses didactiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation praxéologique des connaissances en biologie, pour réaliser un diagnostic automatique, de la conception de protocoles par les élèves, avec la plate-forme LabBook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire André Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST- 30, 31 mars et 1 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, LENS, France. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064564v1</w:t>
+                <w:t xml:space="preserve">hal-01355846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation praxéologique des connaissances en biologie, pour réaliser un diagnostic automatique, de la conception de protocoles par les élèves, avec la plate-forme LabBook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+                <w:t xml:space="preserve">La conception expérimentale assistée par des EIAH. Etayage, diagnostic, rétroactions, analyses didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST- 30, 31 mars et 1 avril 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, LENS, France. pp.19-24</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire André Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355846v1</w:t>
+                <w:t xml:space="preserve">hal-02064564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation praxéologique des connaissances en biologie, pour réaliser un diagnostic automatique, de la conception de protocoles par les élèves, avec la plate-forme LabBook1.</w:t>
               </w:r>
@@ -8279,51 +8279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C463F077"/>
+    <w:nsid w:val="10FA02BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8427,51 +8427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B73E43F7"/>
+    <w:nsid w:val="0A0CE5A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8575,51 +8575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="265E068A"/>
+    <w:nsid w:val="75EFFA30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8723,51 +8723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A31B3DD"/>
+    <w:nsid w:val="66A63D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8963,51 +8963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.girault@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://copex-chimie.imag.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titrab.imag.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labbook.imag.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scy-net.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noe-kaleidoscope.org/telearc/." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62083" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKR482M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Berthet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2474" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Saavedra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Weinberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kluge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard W. Lazonder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-012-9258-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.569901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Van Joolingen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Giemza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hoppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8535.2010.01121.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Blake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datt Ashwini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsey Elizabeth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Girault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715769709097804" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328319908044712" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ergun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baudrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Agresti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974900v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994817v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01707819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bodin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190636v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Caix-C&#233;cillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia Bettega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999910v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecuyer-Chardevel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10508406.2013.778204" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renken Maggie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peffer Melanie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otrel-Cass Kathrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiocarriello Augusto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319246130" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine H&#233;ritier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Blanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margus Pedaste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raes Annelies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Emily" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-03959560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.girault@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://copex-chimie.imag.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titrab.imag.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labbook.imag.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scy-net.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noe-kaleidoscope.org/telearc/." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62083" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKR482M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Berthet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2474" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Saavedra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Weinberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kluge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard W. Lazonder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-012-9258-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.569901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Van Joolingen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Giemza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hoppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8535.2010.01121.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Blake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datt Ashwini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsey Elizabeth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Girault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715769709097804" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328319908044712" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ergun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baudrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Agresti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064564v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974900v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994817v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01707819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bodin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190636v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Caix-C&#233;cillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia Bettega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999910v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecuyer-Chardevel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10508406.2013.778204" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renken Maggie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peffer Melanie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otrel-Cass Kathrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiocarriello Augusto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319246130" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine H&#233;ritier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Blanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margus Pedaste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raes Annelies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Emily" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-03959560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>