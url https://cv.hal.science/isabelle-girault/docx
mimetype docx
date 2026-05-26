--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -556,377 +556,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des transformations pédagogiques impulsées par une plateforme numérique</w:t>
+                <w:t xml:space="preserve">Guider l’enseignement d’une démarche expérimentale avec un environnement informatique : étude de cas en école d’ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maëlle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.161-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rdst.4008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954224v1</w:t>
+                <w:t xml:space="preserve">hal-04027444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guider l’enseignement d’une démarche expérimentale avec un environnement informatique : étude de cas en école d’ingénieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des transformations pédagogiques impulsées par une plateforme numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.161-183. </w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdst.4008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027444v1</w:t>
+                <w:t xml:space="preserve">hal-03954224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction d’une plateforme numérique dans un dispositif APP – quelles adaptations, quelle influence sur la coopération/collaboration étudiante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de QPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -986,51 +986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les résultats des recherches en didactique des sciences et des technologies : quelle validité et à quelles conditions ?, 20, pp.149-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1076,64 +1076,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et étayages pour l’élaboration de protocoles par les élèves : cas des titrages acide-base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1206,64 +1206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1310,64 +1310,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TitrAB : un logiciel pour apprendre à élaborer le protocole d’un titrage acido-basique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 997, pp.999-1012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1392,64 +1392,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copex-chimie, un environnement numérique pour aider les élèves à concevoir une expérimentation de dosage spectrophotométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 396, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1487,64 +1487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés d’élèves pour élaborer un protocole expérimental : Un exemple en classe de terminale S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978, pp.1395-1408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1569,64 +1569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaffolding a Complex Task of Experimental Design in Chemistry with a Computer Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science Education and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (4), pp.514-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1677,51 +1677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.77-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1772,51 +1772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ton de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Weinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1880,51 +1880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Experimental Procedure in Science Laboratories: A preliminary step towards students experimental design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (6), pp.825-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Van Joolingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Giemza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2170,51 +2170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datt Ashwini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,51 +2542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Ergun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2781,90 +2781,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception d’expérience sur une plateforme numérique dans l’enseignement expérimental à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques de l’ARDiST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2902,51 +2902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tableau de bord pour analyser le travail collaboratif sur une plateforme d’apprentissage des sciences expérimentales – qu’en pensent les étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2978,329 +2978,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement d'étudiants effectuant un titrage acide-base, à partir des traces d'activité du logiciel TitrAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain La conférence pluridisciplinaire francophone sur la conception et l’analyse des environnements numériques pour l’éducation et la formation Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques de l’ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293473v1</w:t>
+                <w:t xml:space="preserve">hal-03285881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d'étudiants effectuant un titrage acide-base, à partir des traces d'activité du logiciel TitrAB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques de l’ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain La conférence pluridisciplinaire francophone sur la conception et l’analyse des environnements numériques pour l’éducation et la formation Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285881v1</w:t>
+                <w:t xml:space="preserve">hal-03293473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.190-201</w:t>
@@ -3329,77 +3329,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition des démarches expérimentales dans un environnement numérique de support : LabNbook, de la caractérisation didactique à l’utilisation en situation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3450,90 +3450,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de différents outils de mesure à l’évaluation des usages d’une plateforme numérique par un processus longitudinal : cas du travail à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
@@ -3556,528 +3556,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do teachers guide students in the writing of an experimental protocol using a protocol editor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus d'évaluation longitudinale (PEL) d'une plateforme pédagogique (LMS) : le cas de LabNbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2019 (European Science Education Research Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380044v1</w:t>
+                <w:t xml:space="preserve">hal-02123507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'évaluation longitudinale (PEL) d'une plateforme pédagogique (LMS) : le cas de LabNbook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
+                <w:t xml:space="preserve">LabNbook, plateforme numérique support des pédagogies actives et collaboratives en sciences expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EIAH 2019 : Environnement Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123507v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LabNbook, plateforme numérique support des pédagogies actives et collaboratives en sciences expérimentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">USE OF A COMPUTER TOOL IN SCIENCE TEACHING TO SUPPORT THE DESIGN OF EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2019 : Environnement Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.49-60</w:t>
+              <w:t xml:space="preserve">13th European Science Education Research Association Conference (ESERA19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177133v1</w:t>
+                <w:t xml:space="preserve">hal-03132642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USE OF A COMPUTER TOOL IN SCIENCE TEACHING TO SUPPORT THE DESIGN OF EXPERIMENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do teachers guide students in the writing of an experimental protocol using a protocol editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Science Education Research Association Conference (ESERA19)</w:t>
+              <w:t xml:space="preserve">ESERA 2019 (European Science Education Research Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132642v1</w:t>
+                <w:t xml:space="preserve">hal-02380044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une plateforme numérique dans un dispositif d'apprentissage par problèmes (APP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4141,51 +4141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e rencontres de l'ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4210,103 +4210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir des pédagogies actives avec LabNbook, une plateforme numérique collaborative pour l'enseignement expérimental.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
@@ -4335,77 +4335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de compétences scientifiques par la pratique de la conception d'expériences et une réflexion sur le processus de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,77 +4443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de construction d'un EIAH pour une activité de conception expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI congrès international de la TAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4538,90 +4538,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabBook: a web environment for active science learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Science Education Research Association (ESERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4646,90 +4646,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétroactions personnalisées dans un environnement dédié à la conception expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">orphée rendez-vous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Font Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4780,51 +4780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST- 30, 31 mars et 1 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, LENS, France. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4843,260 +4843,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception expérimentale assistée par des EIAH. Etayage, diagnostic, rétroactions, analyses didactiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisation praxéologique des connaissances en biologie, pour réaliser un diagnostic automatique, de la conception de protocoles par les élèves, avec la plate-forme LabBook1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire André Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064564v1</w:t>
+                <w:t xml:space="preserve">hal-01562711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation praxéologique des connaissances en biologie, pour réaliser un diagnostic automatique, de la conception de protocoles par les élèves, avec la plate-forme LabBook1.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+                <w:t xml:space="preserve">La conception expérimentale assistée par des EIAH. Etayage, diagnostic, rétroactions, analyses didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire André Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562711v1</w:t>
+                <w:t xml:space="preserve">hal-02064564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des difficultés rencontrées par des élèves concevant une expérience de chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes rencontres scientifiques de l'ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, LENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5147,51 +5147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDIST, Mar 2016, LENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5216,51 +5216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Chaachoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5298,64 +5298,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ reflection on experimental design during an innovative teaching sequence with LabBook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5406,64 +5406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des environnements numériques pour étayer l'investigation scientifique et la conception expérimentale : de copex-chimie à LabBook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5501,64 +5501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des environnements informatiques pour la conception expérimentale et l'investigation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIREC 2014 (Journées de l'Innovation et de la Recherche pour l'Enseignement de la Chimie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5583,51 +5583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Chaachoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5691,51 +5691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESERA 2013 - 10th International Conference of the European Science Education Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nicosia, Cyprus. (3 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5760,64 +5760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelles conditions les apprenants peuvent-ils concevoir leurs expérimentations au cours d'investigations scientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIREC 2012 - 28e édition des Journées de l'Innovation et de la Recherche dans l'Enseignement de la Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5842,64 +5842,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole expérimental en TP. Un modèle pour étayer l'activité de conception d'une expérience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5944,273 +5944,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anthropological Approach to Analyse a Chemical Knowledge during Experimental Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Des outils de support à l'investigation scientifique : intégration dans les plates-formes SCY-Lab et LabBook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid Chaachoua</w:t>
+                <w:t xml:space="preserve">Marjolaine Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2011 - Conference of the European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.38-43</w:t>
+              <w:t xml:space="preserve">EIAH 2011 - Environnements Informatiques d'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911375v1</w:t>
+                <w:t xml:space="preserve">hal-00911397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils de support à l'investigation scientifique : intégration dans les plates-formes SCY-Lab et LabBook</w:t>
+                <w:t xml:space="preserve">An Anthropological Approach to Analyse a Chemical Knowledge during Experimental Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Bodin</w:t>
+                <w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Chaachoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2011 - Environnements Informatiques d'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">ESERA 2011 - Conference of the European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911397v1</w:t>
+                <w:t xml:space="preserve">hal-00911375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaffolding the students' activity of experimental design with a dedicated software: copex-chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of ESERA 2009 Conference (European Science Education Research Association), August 31 - September 4, 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Istanbul, Turkey. (3 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6235,51 +6235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' adaptation to a new situation: the design of an experimental procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,64 +6343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation d'un arbre des tâches pour concevoir et analyser des situations d'apprentissage : trois T.P. intégrant la conception d'un protocole expérimental par les élèves, en géologie, chimie et physique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6455,64 +6455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing experimental design tasks in scientific labwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6576,51 +6576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des changements induits par la technologie dans des travaux pratiques de sciences expérimentales effectués avec un laboratoire distant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6658,51 +6658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des changements induits par la technologie dans des travaux pratiques de sciences expérimentales effectués avec un laboratoire distant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6766,51 +6766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Ergun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6874,51 +6874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A student-designed, remote-controlled experiment in chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Caix-Cécillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6956,51 +6956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages en chimie par des expérimentations pilotées à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7109,51 +7109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and supporting goal setting and planning in the regulation of learning activities in a CSCL environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lecuyer-Chardevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7271,51 +7271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peffer Melanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otrel-Cass Kathrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiocarriello Augusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
@@ -7387,51 +7387,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabNbook, un outil numérique issu de la recherche comme support d’expérimentation pédagogique au service des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7516,51 +7516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance, des enseignants co-construisent et expérimentent leurs projets pédagogiques avec une équipe de chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7684,51 +7684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ard W. Lazonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raes Annelies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moore Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7802,51 +7802,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la démarche expérimentale à la conception expérimentale : Guidage de l'activité et décision didactique pour la rétroaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université Grenoble Alpes, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7896,130 +7896,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des transformations pédagogiques impulsées par une plateforme numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (2), pp.37-64, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23709/sticef.29.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567037v1</w:t>
@@ -8062,77 +8062,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabNBook - The Electronic Lab Notebook for Learning Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8279,51 +8279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10FA02BF"/>
+    <w:nsid w:val="9BDEAA5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8427,51 +8427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A0CE5A8"/>
+    <w:nsid w:val="0C455D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8575,51 +8575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75EFFA30"/>
+    <w:nsid w:val="DFD26247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8723,51 +8723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="66A63D2F"/>
+    <w:nsid w:val="3AB97FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8963,51 +8963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.girault@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://copex-chimie.imag.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titrab.imag.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labbook.imag.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scy-net.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noe-kaleidoscope.org/telearc/." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62083" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKR482M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Berthet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2474" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Saavedra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Weinberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kluge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard W. Lazonder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-012-9258-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.569901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Van Joolingen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Giemza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hoppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8535.2010.01121.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Blake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datt Ashwini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsey Elizabeth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Girault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715769709097804" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328319908044712" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ergun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baudrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Agresti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064564v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974900v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994817v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01707819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bodin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190636v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Caix-C&#233;cillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia Bettega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999910v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecuyer-Chardevel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10508406.2013.778204" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renken Maggie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peffer Melanie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otrel-Cass Kathrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiocarriello Augusto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319246130" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine H&#233;ritier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Blanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margus Pedaste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raes Annelies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Emily" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-03959560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.girault@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://copex-chimie.imag.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titrab.imag.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://labbook.imag.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scy-net.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noe-kaleidoscope.org/telearc/." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62083" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKR482M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Berthet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2474" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Saavedra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Weinberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kluge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard W. Lazonder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-012-9258-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.569901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Van Joolingen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Giemza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hoppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8535.2010.01121.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Blake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datt Ashwini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsey Elizabeth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Girault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715769709097804" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328319908044712" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ergun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baudrant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Agresti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974900v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994817v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01707819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190636v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Caix-C&#233;cillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia Bettega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999910v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecuyer-Chardevel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10508406.2013.778204" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renken Maggie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peffer Melanie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otrel-Cass Kathrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiocarriello Augusto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319246130" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine H&#233;ritier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Blanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margus Pedaste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raes Annelies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Emily" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-03959560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2dec9ac3372a7077427181751059ab0e06b3eadf;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/labnbook/labnbook;visit=swh:1:snp:53ef927753dcd75e8ccbd37efdcb8b83f1235d4c;anchor=swh:1:rev:f74ffc671415ab1bdb778a3368e8991eae8673c8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>