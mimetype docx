--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -290,217 +290,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Index Tracking Portfolios for Socially Responsible Investors: a Genetic Algorithm Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
+                <w:t xml:space="preserve">Impact of State Guaranteed Loans in France on financial statements during Covid-19 crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Foreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Khoali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMC 2024 - 17th edition of the International Risk Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">40th International Conference of the French Finance Association (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704355v1</w:t>
+                <w:t xml:space="preserve">hal-04673016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of State Guaranteed Loans in France on financial statements during Covid-19 crisis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constantin Foreau</w:t>
+                <w:t xml:space="preserve">Index Tracking Portfolios for Socially Responsible Investors: a Genetic Algorithm Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-potin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Khoali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference of the French Finance Association (AFFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">IRMC 2024 - 17th edition of the International Risk Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673016v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of State Guaranteed Loans in France on financial statements during Covid-19 crisis</w:t>
               </w:r>
@@ -581,64 +581,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Dimensional State Estimation Using a Combinatorial Approach: Application to Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -771,77 +771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering mutual funds' holdings between disclosure dates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFFI 2023 - 39th International Conference of the French Finance Association (AFFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Finance (AFFI), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -866,64 +866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering mutual funds’ holdings: application to simulated portfolios and ETF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,51 +1626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete-Time State Observer Approach to Discovering Portfolio Holdings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4151,217 +4151,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The philosophical, ethical and economic foudations of ethical investment</w:t>
+                <w:t xml:space="preserve">Les investisseurs paient pour l'éthique : conviction ou prudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Girerd-Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jimenez-Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Financial Transformation (CAPSO Institute)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (avril 2006), pp.99-109</w:t>
+              <w:t xml:space="preserve">Banque &amp; Marchés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, pp.45-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00118518v1</w:t>
+                <w:t xml:space="preserve">halshs-00118508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les investisseurs paient pour l'éthique : conviction ou prudence</w:t>
+                <w:t xml:space="preserve">The philosophical, ethical and economic foudations of ethical investment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Girerd-Potin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banque &amp; Marchés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 84, pp.45-60</w:t>
+              <w:t xml:space="preserve">Journal of Financial Transformation (CAPSO Institute)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (avril 2006), pp.99-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00118508v1</w:t>
+                <w:t xml:space="preserve">halshs-00118518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il un sacrifice à être éthique ? Une étude de performance des fonds socialement responsables américains</w:t>
               </w:r>
@@ -5488,51 +5488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Foreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girerd-potin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khoali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704355v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bellina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Ayoubi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahrour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girerd-Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hassan Shahrour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Taramasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Phuong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier-Besacier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Taramasco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thuy Vuong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier Besacier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garces" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Louvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Viet Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garc&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jimenez-Garces" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Girerd-Potin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlacu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8844" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HP5GL8V3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2022.2129480" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/mf-02-2020-0063" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Dung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kabir Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfir.12216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.150.312" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlemlih" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbfa.12251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053584ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1731-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.322.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.601.0005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garces-Jimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Foreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girerd-potin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khoali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704355v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bellina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Ayoubi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahrour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girerd-Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hassan Shahrour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Taramasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Phuong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier-Besacier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Taramasco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thuy Vuong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier Besacier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garces" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Louvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Viet Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garc&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jimenez-Garces" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Girerd-Potin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlacu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8844" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HP5GL8V3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2022.2129480" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/mf-02-2020-0063" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Dung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kabir Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfir.12216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.150.312" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlemlih" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbfa.12251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053584ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1731-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.322.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.601.0005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garces-Jimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>