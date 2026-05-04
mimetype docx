--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -2376,519 +2376,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00155756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de l'éthique dans les choix d'investissement des entreprises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les décisions financières des entreprises dans une économie soucieuse d'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Jimenez-Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès international de gouvernance (Strasbourg)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00133975v1</w:t>
+                <w:t xml:space="preserve">halshs-00133973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décisions financières des entreprises dans une économie soucieuse d'éthique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prise en compte de l'éthique dans les choix d'investissement des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-Potin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès international de gouvernance (Strasbourg)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00133973v1</w:t>
+                <w:t xml:space="preserve">halshs-00133975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fondements philosophiques et économiques de l'investissement éthique</w:t>
+                <w:t xml:space="preserve">La notation sociale explique-elle la rentabilité des portefeuilles éthiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Girerd-Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jimenez-Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international sur la responsabilité sociale des entreprises, ADERSE 2005, 18 et 19 octobre</w:t>
+              <w:t xml:space="preserve">Gouvernement d'Entreprise : problèmes de performance et d'éthique, Mons, 9 et 10 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00103370v1</w:t>
+                <w:t xml:space="preserve">halshs-00103367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notation sociale explique-elle la rentabilité des portefeuilles éthiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que cache la performance financière des fonds éthiques ? Une application aux fonds socialement responsables américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girerd-Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dupré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement d'Entreprise : problèmes de performance et d'éthique, Mons, 9 et 10 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00103367v1</w:t>
+                <w:t xml:space="preserve">halshs-00103190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que cache la performance financière des fonds éthiques ? Une application aux fonds socialement responsables américains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fondements philosophiques et économiques de l'investissement éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Girerd-Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement d'Entreprise : problèmes de performance et d'éthique, Mons, 9 et 10 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">Congrès international sur la responsabilité sociale des entreprises, ADERSE 2005, 18 et 19 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00103190v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il un sacrifice à être éthique ? Une étude de performance des fonds socialement respon-sables américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2965,247 +2965,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité sociale des entreprises et réduction du risque de défaillance : l’effet modérateur du système juridique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of stock market data to define a corporate social responsibility measure based on the Choquet integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Taramasco</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Jimenez-Garcès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25-1, </w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (10), pp.2124-2142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fcs.8844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01605682.2022.2129480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884175v1</w:t>
+                <w:t xml:space="preserve">hal-03997457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of stock market data to define a corporate social responsibility measure based on the Choquet integral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responsabilité sociale des entreprises et réduction du risque de défaillance : l’effet modérateur du système juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hassan Shahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Louvet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Taramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25-1 (25-1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.8844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01605682.2022.2129480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997457v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility and firm default risk in the Eurozone: a market-based approach</w:t>
               </w:r>
@@ -3238,51 +3238,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Taramasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managerial Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 47 (7), pp.975-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/mf-02-2020-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3351,51 +3351,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of financial research</w:t>
+              <w:t xml:space="preserve">Journal of Financial Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43, pp.575-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfir.12216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
@@ -4347,51 +4347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il un sacrifice à être éthique ? Une étude de performance des fonds socialement responsables américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4833,216 +4833,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00135516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notation sociale explique elle la rentabilité des portefeuilles éthiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que cache la performance financière des fonds Ethiques ? Une application aux fonds socialement responsables américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girerd-Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dupré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00103711v1</w:t>
+                <w:t xml:space="preserve">halshs-00103687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que cache la performance financière des fonds Ethiques ? Une application aux fonds socialement responsables américains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La notation sociale explique elle la rentabilité des portefeuilles éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dupré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Girerd-Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jimenez-Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00103687v1</w:t>
+                <w:t xml:space="preserve">halshs-00103711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5129,51 +5129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is behind the Financial Performance of Ethical Funds ? A Study of the American Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girerd-Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,51 +5224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que cache la performance financière des fonds éthiques : une application aux fonds socialement responsables américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,51 +5488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Foreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girerd-potin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khoali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704355v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bellina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Ayoubi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahrour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girerd-Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hassan Shahrour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Taramasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Phuong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier-Besacier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Taramasco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thuy Vuong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier Besacier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garces" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Louvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Viet Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garc&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jimenez-Garces" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Girerd-Potin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlacu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8844" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HP5GL8V3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2022.2129480" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/mf-02-2020-0063" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Dung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kabir Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfir.12216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.150.312" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlemlih" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbfa.12251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053584ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1731-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.322.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.601.0005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garces-Jimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Foreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girerd-potin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khoali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673016v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704355v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bellina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Ayoubi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shahrour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girerd-Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hassan Shahrour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Taramasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Phuong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier-Besacier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Taramasco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thuy Vuong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier Besacier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garces" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Louvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Viet Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garc&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jimenez-Garces" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Girerd-Potin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlacu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2022.2129480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8844" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HP5GL8V3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/mf-02-2020-0063" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Dung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kabir Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfir.12216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.150.312" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benlemlih" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbfa.12251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053584ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1731-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.322.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.601.0005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garces-Jimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>