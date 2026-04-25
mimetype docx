--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -66,6777 +66,18623 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bio ne nourrira pas le monde : Le backlash institutionnalisé de l’agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Teulières, L.; Hagimont, S.; Hupé, J.M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greenbacklash: Qui veut la peau de l'écologie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.179-192, 2025, Ecocene, 9782021591224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05550662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 14: The importance of seed circulation networks in the resilience of seed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Lazega; Tom Snijders; Rafael Wittek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Research Agenda for Social Networks and Social Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-212, 2022, Sociology, Social Policy and Education 2022, 978-1-80392-577-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781803925783.00019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la diversité cultivée du blé tendre en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Du Cheyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782759232338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biologie évolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur Sciences (DBS Sciences)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1000 p., 2016, ISBN-10 2807302963 ISBN-13 9782807302969</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-Farm Conservation in Industrialized Countries: A Way to Promote Dynamic Management of Biodiversity within Agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nigel Maxted; M. Ehsan Dulloo; Brian V. Ford-Lloyd; Lothar Frese; José M. Iriondo; Miguel A. A. Pinheiro de Carvalho. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrobiodiversity Conservation: Securing the Diversity of Crop Wild Relatives and Landraces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CABI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.172-180, 2012, 9781845938512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biologie évolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe De Boeck, 840 p., 2010, 2804101614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farm seed opportunities : a project to promote landrace use and renew biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lammerts van Bueren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European landraces: on-farm Conservation management and use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioversity International, 2009, Bioversity Technical Bulletin, 978-92-9043-805-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic management of genetic resources : a 13-year experiment on wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Broadening the genetic base of crop production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CABI Publishing, 2001, 0-85199-411-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progress and prospects for marker-assisted selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantitative genetics and breeding methods: the way ahead</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96, INRA Editions, 2001, Colloques de l'INRA, 2-7380-0952-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic management of genetic resources: a 13 years experiment on wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Broadening the genetic base of crop production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAB International, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian joint-regression analysis of unbalanced series of on-farm trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Turbet Delof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Mathematical and Computational Biology, 5 (e4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380787v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operationalizing collective action for crop diversity in-situ management: insights from a decentralized collective design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa T Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermance Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roma Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bosshardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Malicet-Chebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.485-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10630-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas von Gastrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Segond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2413-2427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741463v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights towards breeding for mixed cropping of spring pea and barley to increase yield and yield stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 297, pp.108923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity analysis of a crop metapopulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Miramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Kader Naino Jika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 475, pp.110174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.110174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Buffering Potential of Winter Wheat Composite Cross Populations to Rapidly Changing Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette D Weedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Brumlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Haak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Peter Baresel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Borgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy13061662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conduire des recherches participatives : enjeux scientifiques, enjeux politiques, enjeux de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Broussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138ei⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in breeding for mixed cropping – incomplete factorials and the producer/associate concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika M Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.620400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory Analyses and Nutritional Qualities of Wheat Population Varieties Developed by Participatory Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dewalque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11112117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoring cultivated agrobiodiversity: The political ecology of knowledge networks between local peasant seed groups in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Calabuig Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.106821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant functional trait variability and trait syndromes among wheat varieties: the footprint of artificial selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (4), pp.1166-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHiNeMaS: a web tool dedicated to seed lots history, phenotyping and cultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darkawi Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-020-00640-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management Practices and Breeding History of Varieties Strongly Determine the Fine Genetic Structure of Crop Populations: A Case Study Based on European Wheat Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rehman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12020613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian inference of natural selection from spatiotemporal phenotypic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Turbet Delof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2019.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa E. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bosshardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Malicet-Chebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commoning the seeds: alternative models of collective action and open innovation within French peasant seed groups for recreating local knowledge commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Calabuig Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-020-10172-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic Diversity and Stability of Performance of Wheat Population Varieties Developed by Participatory Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12010384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agronomic Evaluation of Bread Wheat Varieties from Participatory Breeding: A Combination of Performance and Robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouvier D’yvoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12010128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedding Cultivated Diversity in Society for Agro-Ecological Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Nuijten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambrogio Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12030784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.49-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of experimental design on decentralized, on-farm evaluation of populations: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-019-2447-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Krissaane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of a partitioning procedure based on Rao quadratic entropy index to characterize the temporal evolution of in situ varietal and genetic diversity of bread wheat in France over the period 1981-2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-3034-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sélection participative à l’épreuve du changement d’échelle. À propos d’une collaboration entre paysans sélectionneurs et généticiens de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hyacinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.336-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing mixtures of varieties for multifunctional agriculture with the help of ecology. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0418-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semences et transition agroécologique : initiatives paysannes et sélection participative comme innovations de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.S55 - S59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal evolution of varietal, spatial and genetic diversity of bread wheat between 1980 and 2006 strongly depends upon agricultural regions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montalent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Décembre 2016 (41), pp.83 - 113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response to farmer mass selection in early generation progeny of bread wheat landrace crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Berthellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.190 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1742170513000343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversifying mechanisms in the on-farm evolution of crop mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (12), pp.2937-2954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus-value de la diversité génétique intra-parcelle pour la stabilité de la production et autres services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/5sqr-wk10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiently tracking selection in a multiparental population: The case of earliness in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199 (2), pp.609-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.169995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network impact on persistence in a finite population dynamic diffusion model: Application to an emergent seed exchange network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.365-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hierarchical Bayesian modeling for flexible experiments in decentralized participatory plant breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (3), pp.1053-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2014.07.0497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory analyses and nutritional qualities of hand-made breads with organic grown wheat bread populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ranke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (19), pp.1860-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/fns.2014.519199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining the decrease in the genetic diversity of wheat in France over the 20th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Montalent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 195, pp.183-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crop genetic diversity benefits farmland biodiversity in cultivated fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chateil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tarallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place d'une méthodologie de sélection participative sur le blé tendre en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.427-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rjrk-7s08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de la sélection dans la dynamique de la diversité des Blés cultivés : de la domestication à la sélection moderne au 20ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/bhqk-q664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernalization treatment induces site-specific DNA hypermethylation at the VERNALIZATION-A1 (VRN-A1) locus in hexaploid winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rehman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seed exchange networks for agrobiodiversity conservation. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pautasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guntra Aistara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.151-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-012-0089-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-farm dynamic management of genetic diversity: the impact of seed diffusions and seed saving practices on a population-variety of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rehman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (8), pp.779 - 795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00257.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new integrative indicator to assess crop genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin R. Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Montalent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.280 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-trait evolution of farmer varieties of bread wheat after cultivation in contrasting organic farming systems in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 140 (1-3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-012-9646-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultiver la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (60), pp.55-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine C. Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (6), pp.907-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotypic Changes in Different Spinach Varieties Grown and Selected under Organic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Serpolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lammerts van Bueren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (9), pp.1616-1636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su3091616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbreeding depression and low between-population heterosis in recently diverged experimental populations of a selfing species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (2), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2010.72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic management of crop diversity: From an experimental approach to on-farm conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (5-6), pp.458-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of different farmer and modern wheat varieties cultivated in contrasting organic farming conditions in western Europe and implications for European seed and variety legislation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. van Bueren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13165-011-0011-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seed exchanges, a key to analyze crop diversity dynamics in farmer-led on-farm conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.321-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10722-011-9662-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborative plant breeding for organic agricultural systems in developed countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (8), pp.1206-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su3081206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of flowering time in experimental wheat populations: a comprehensive approach to detect genetic signatures of natural selection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (7), pp.2110-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.00970.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time for a shift in crop production: embracing complexity through diversity at all levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R Finckh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve P Hoad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (9), pp.1439-1445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.3615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft selective sweep near a gene that increases plant height in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. A.L. Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Rhone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.741-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03620.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FT genome A and D polymorphisms are associated with the variation of earliness components in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line L. Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (3), pp.383-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-007-0676-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developments in breeding cereals for organic agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baresel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 163 (3), pp.323-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-008-9690-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.117-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight into the genetic bases of climatic adaptation in experimentally evolving wheat populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine C. Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.930-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03619.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover autrement ? La recherche face à l’avènement d’un nouveau régime de production et de régulation des savoirs en génétique végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30, pp.29-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid differentiation of experimental populations of wheat for heading time in response to local climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (4), pp.805-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcl160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the need for combining complementary analyses to assess the effect of a candidate gene and the evolution of its polymorphism: the example of the Major Histocompatibility Complex in chicken.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Loywyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87, pp.125-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover autrement ? La recherche face à l'avènement d'un nouveau régime de production et de régulation des savoirs en génétique végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 30, pp.29-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental demonstration of a causal relationship between heterogeneity of selection and genetic differentiation in quantitative traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (7), pp.1434-1445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the distribution of temporal variations in allele frequency: consequences for the estimation of effective population size and the detection of loci undergoing selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 168, pp.563-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.103.025908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong selection in wheat populations during ten generations of dynamic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (suppl.), pp.S441-S463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter and intragenotypic competition under elevated carbon dioxide in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Godelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 82 (1), pp.157-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient marker-based recurrent selection for multiple quantitative trait loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Openshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 75, pp.357-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of resistance against powdery mildew in winter wheat populations conducted under dynamic management. II. Adult plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 101, pp.457-462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of resistance against powdery mildew in winter wheat populations conducted under dynamic management. I. Is specific seedling resistance selected ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Doussinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 101, pp.449-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction models for intergenotypic competition in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Foucteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20, pp.943-953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction models for intergenotypic competition in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foucteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (8), pp.943-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2000170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular markers to study genetic drift and selection in wheat populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 50 (332), pp.283-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de la gestion dynamique des ressources génétiques en vue de la sélection : exemple du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 50, pp.33-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux naturels d'allofécondation dans des populations expérimentales de blé, et conséquences pour une gestion dynamique des ressources génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S197-S211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divergent evolution of wheat populations conducted under recurrent selection and dynamic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (5-6), pp.413-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divergent evolution of wheat populations conducted under recurrent selection and dynamic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (5-6), pp.413-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relevance of outcrossing for the dynamic management of genetic resources in predominantly selfing Triticum aestivum L. (bread wheat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S197-S211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of additive and epistatic genetic variances for agronomic traits in a population of doubled-haploid lines of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79, pp.60-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical comparison of recurrent selection methods for the improvement of self-pollinated crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (5), pp.1171-1180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjustment for competition between genotypes in single-row-plot trials of winter wheat (Triticum aestivum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Kempton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 112, pp.294-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection recurrente chez les autogames pour l'amelioration des varietes lignees pures : une revue bibliographique.II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13 (7), pp.561-577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection recurrente chez les autogames pour l'amelioration des varietes lignees pures : une revue bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 11 (5), pp.335-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing agroecological systems combining poultry and plants to enhance (eco)system services and identify genetic needs for poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory agronomic diagnosis, a new approach to combine farmers' expertise and agronomic sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Turbet Delof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohendry Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefevre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Conference on Breeding to meet environmental and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCARPIA; LiveSeeding; Polytechnic University of Coimbra, May 2025, Coimbra (PT), Portugal. pp.112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15491015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with local farmer networks in Europe to preserve cultivated biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar Preserving Life on Earth: The Importance of Biodiversity Conservation and the Role of Civil Society Organisations in Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C20 Policy Dialogue on Biodiversity Conservation and Ecosystem Protection for Environmental Sustainability, Apr 2023, Amrita, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité cultivée et sélection participative pour l’agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle de conférences « Succès et défis de l’alimentation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UniverCité Ouverte, Oct 2022, Gif-sur-Ivette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche participative pour la transformation agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École chercheurs "Quelles sciences face aux impératifs de durabilité ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Future Earth, AllEnvi, Athéna et le Comité National Français des Changements Globaux (CNFCG), Oct 2022, Saint-Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité cultivée dans les paysages agricoles français : histoire, verrous et perspectives pour des agroécosystèmes plus durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux sources végétales de l’alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Botanique de France, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : « Faire commun autour de la gestion des semences paysannes »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lespagnol</w:t>
+                <w:t xml:space="preserve">Retour sur 15 de recherche participative sur la gestion de la diversité et la sélection du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de restitution « Cultiver Une Biodiversité Innovante et Collective »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Grignols, France</w:t>
+              <w:t xml:space="preserve">Séminaire Expertise citoyenne et action publique, séance « L’agroécologie, un champ de recherche participative »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRIS CNAM, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327139v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur 16 ans de recherche participative sur la gestion de la diversité et la sélection du blé tendre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Table ronde : « Faire commun autour de la gestion des semences paysannes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lespagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire « Outiller la démocratie par la recherche participative »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Citoyennes, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">journée de restitution « Cultiver Une Biodiversité Innovante et Collective »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Grignols, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475717v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur 15 de recherche participative sur la gestion de la diversité et la sélection du blé tendre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+                <w:t xml:space="preserve">Retour sur 16 ans de recherche participative sur la gestion de la diversité et la sélection du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Expertise citoyenne et action publique, séance « L’agroécologie, un champ de recherche participative »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRIS CNAM, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaire « Outiller la démocratie par la recherche participative »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Citoyennes, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475629v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche participative : retour sur 15 ans d’expérience sur la sélection et la gestion de la diversité du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences « Sciences et société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroParisTech, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche participative et décentralisée à la ferme : dispositifs et analyses dans un projet sur le blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Turbet-Delof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’unité Maiage (INRAE Jouy-en-Josas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité Maiage (INRAE Jouy-en-Josas), Nov 2020, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la biodiversité cultivée dans les agroécosystèmes : exemple du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de l’Académie d’Agriculture « Diversité génétique au sein des espèces et résilience des systèmes agronomiques et forestiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion – sélection de la biodiversité cultivée en agroécologie : un exemple de recherche participative</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire de Biométrie et Biologie Evolutive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Biométrie et Biologie Evolutive, Lyon 1, Jan 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475590v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches participatives pour la gestion de la diversité génétique et la sélection du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jeunes Chercheurs 3ème édition Valorisation du Végétal entre recherche et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jeunes Chercheurs, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion – sélection de la biodiversité cultivée en agroécologie : un exemple de recherche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Biométrie et Biologie Evolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Biométrie et Biologie Evolutive, Lyon 1, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950758v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harlan III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., 2016, Amiens, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle architecturé 3D pour l'étude de la compétition pour la lumière à l'intérieur des associations variétales de blé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stetzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
+              <w:t xml:space="preserve">7. journée IDEEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236559v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between in situ genetic diversity of wheat and crop sequences profiles in France between 1980 and 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. journée IDEEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Diversité Ecologie et Evolution du Vivant (IDEEV). FRA., 2015, Gif-sur-Yvette, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un modèle architecturé 3D pour l'étude de la compétition pour la lumière à l'intérieur des associations variétales de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. journée IDEEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713759v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing within-field diversity to foster agro-ecosystem services and cope with climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFCC15 Our Common Future under Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New breeding and management strategies based on genetic diversity to address global change in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UC Davis Plant Breeding Symposium "Challenges in plant breeding: past, present and future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D wheat model to study competition for light via the prediction of tillering dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Plant Science Retreat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+                <w:t xml:space="preserve">Co-construction d'un programme français de sélection participative pour des variétés de blé tendre adaptées à des pratiques agronomiques et à une transformation &amp;quot;biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Eastern Canadian Organic Seed Growers Network SEED CONNECTIONS CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620719v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d'un programme français de sélection participative pour des variétés de blé tendre adaptées à des pratiques agronomiques et à une transformation &amp;quot;biologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick de Oliveira</w:t>
+                <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eastern Canadian Organic Seed Growers Network SEED CONNECTIONS CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798307v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité dans les cultures et vulnérabilité sanitaire : des exemples de stratégies de gestion et de sélection pour les céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel ANSES - Chaire DD de Sciences Po, « Perte de biodiversité et vulnérabilité sanitaire des systèmes de production »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary mechanisms and breeding strategies in SOLIBAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rehman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Howlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Miko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of population-varieties adapted to organic farming and on farm biodiversity management – a PPB programme on bread wheat in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels indicateurs pour suivre la diversité génétique des plantes cultivées? Le cas du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Montalent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Evolutionary Breeding in Cereals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès annuel Plan d’Action National pour la conservation et l’utilisation durable des ressources phytogénétiques pour l’alimentation et l’agriculture Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747018v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique et organisationnelle d’un programme de sélection participative sur le blé tendre en France : Création de variété-populations adaptées à l’agriculture biologique et conservation de la biodiversité cultivée à la ferme</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de pratiques paysannes de gestion et sélection des variétés de blé pour du pain bio de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants et des post-doctorants 2013 du DIM ASTREA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Coopérations scientifiques entre chercheurs et société civile - Quels moyens, quelles modalités, quels résultats ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de l’Institut des sciences de la communication du CNRS, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808534v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blé Poitou”, beginning of a participatory project for co-breeding (wheat and legumes)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse génétique et organisationnelle d’un programme de sélection participative sur le blé tendre en France : Création de variété-populations adaptées à l’agriculture biologique et conservation de la biodiversité cultivée à la ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLIBAM 1st Stakeholder congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Rome, Italy. 1p</w:t>
+              <w:t xml:space="preserve">Journée des doctorants et des post-doctorants 2013 du DIM ASTREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210053v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of linkage disequilibrium evolution in a wheat MAGIC population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+                <w:t xml:space="preserve">Blé Poitou”, beginning of a participatory project for co-breeding (wheat and legumes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on evolutionary breeding in cereals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">SOLIBAM 1st Stakeholder congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Rome, Italy. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748947v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network impact on persistence in a finite population dynamic exchange model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Creation of population-varieties adapted to organic farming and on farm biodiversity management – a PPB programme on bread wheat in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de statistiques de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Evolutionary Breeding in Cereals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586982v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly recombinant and multi-parental MAGIC population for genetic mapping in wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Study of linkage disequilibrium evolution in a wheat MAGIC population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on MAGIC-type Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium on evolutionary breeding in cereals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804534v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de pratiques paysannes de gestion et sélection des variétés de blé pour du pain bio de qualité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick de Kochko</w:t>
+                <w:t xml:space="preserve">Network impact on persistence in a finite population dynamic exchange model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coopérations scientifiques entre chercheurs et société civile - Quels moyens, quelles modalités, quels résultats ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire de l’Institut des sciences de la communication du CNRS, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de statistiques de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195379v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels indicateurs pour suivre la diversité génétique des plantes cultivées? Le cas du blé tendre</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A highly recombinant and multi-parental MAGIC population for genetic mapping in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel Plan d’Action National pour la conservation et l’utilisation durable des ressources phytogénétiques pour l’alimentation et l’agriculture Suisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Berne, Suisse</w:t>
+              <w:t xml:space="preserve">Workshop on MAGIC-type Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809862v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vernalization affects DNA methylation of the VRN-A1 gene in hexaploid wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">On-farm conservation in industrialized countries : a way to promote dynamic management of biodiversity within agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harbor Asia Conference on Plant Epigenetics, Stress and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium Towards the Establishment of Genetic Reserves for Crop Wild Relatives and Landraces in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oxon, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781845938512.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805450v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory Plant Breeding for quality: maize in South West of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">AgroBiodiversité et services écosystémiques à l'échelle de la parcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLIBAM 1st Stakeholder congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Rome, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">Journée SIVAAE, Campus Paris-Saclay L'agro-écologie: une perspective pour nos recherches ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210047v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit panorama des enjeux, potentiels et limites de la sélection participative en Europe à partir de quelques expériences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On-farm breeding of bean populations, an approach of genetic diversity evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Raggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Tissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Recherche et semences paysannes en Afrique dans le cadre du projet SEMPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">SOLIBAM 1st Stakeholder congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Rome, Italy. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805462v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm breeding of bean populations, an approach of genetic diversity evolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseaux d'échanges de semences paysannes et diversité génétique des variétés de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLIBAM 1st Stakeholder congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Rome, Italy. 1p</w:t>
+              <w:t xml:space="preserve">Atelier final du programme Plantadiv. MNHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210052v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux d'échanges de semences paysannes et diversité génétique des variétés de blé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Petit panorama des enjeux, potentiels et limites de la sélection participative en Europe à partir de quelques expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier final du programme Plantadiv. MNHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Recherche et semences paysannes en Afrique dans le cadre du projet SEMPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808680v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion dynamique paysanne de la diversité des blés en France : une 'innovation' sociale pour renouveler la diversité génétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+                <w:t xml:space="preserve">Participatory Plant Breeding for quality: maize in South West of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Kendall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lassaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Hommage à la pensée sauvage: Nature, rapports et apports des savoirs autochtones », Chaire Savoirs contre pauvreté. AFD, Collège de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">SOLIBAM 1st Stakeholder congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Rome, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804046v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels indicateurs pour quelles politiques de restauration de la biodiversité cultivée ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vernalization affects DNA methylation of the VRN-A1 gene in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rehman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Restauration écologique : quand conserver ne suffit plus"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Régionale pour la Nature et la Biodiversité en Île-de-France (Natureparif). FRA., Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Harbor Asia Conference on Plant Epigenetics, Stress and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808780v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion dynamique à la ferme en contexte d'agriculture industrialisée: un modèle original d'implication sociétale auto-organisée.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Gestion dynamique paysanne de la diversité des blés en France : une 'innovation' sociale pour renouveler la diversité génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III. Colloque Francophone de Biologie de la Conservation, le Réveil du Dodo.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Hommage à la pensée sauvage: Nature, rapports et apports des savoirs autochtones », Chaire Savoirs contre pauvreté. AFD, Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804444v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of major Participatory Plant Breeding experiences worldwide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels indicateurs pour quelles politiques de restauration de la biodiversité cultivée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montalent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrés SOLIBAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR SAD Paysage (0980)., Apr 2012, Rome, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque "Restauration écologique : quand conserver ne suffit plus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Régionale pour la Nature et la Biodiversité en Île-de-France (Natureparif). FRA., Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210045v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgroBiodiversité et services écosystémiques à l'échelle de la parcelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+                <w:t xml:space="preserve">La gestion dynamique à la ferme en contexte d'agriculture industrialisée: un modèle original d'implication sociétale auto-organisée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SIVAAE, Campus Paris-Saclay L'agro-écologie: une perspective pour nos recherches ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">III. Colloque Francophone de Biologie de la Conservation, le Réveil du Dodo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564564v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm conservation in industrialized countries : a way to promote dynamic management of biodiversity within agroecosystems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+                <w:t xml:space="preserve">Analysis of major Participatory Plant Breeding experiences worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Al Yassin1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Towards the Establishment of Genetic Reserves for Crop Wild Relatives and Landraces in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Congrés SOLIBAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR SAD Paysage (0980)., Apr 2012, Rome, Italy. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745553v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection participative des blés pour l’agriculture biologique en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 "Innovation &amp; Sustainable Development in Agriculture and Food"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et sélection de variétés de blé pour du pain bio de qualité en Région Ile de France (PICRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Kochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Institut Technique d’Agriculture Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de stratégies de gestion à la ferme (in situ) de la diversité génétique du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones des Sciences de la Conservation de la Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Farm Seed Opportunities”, a European program: what are the future prospects for organic varieties and seeds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Chable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IFOAM Organic World Congress : cultivate the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Modena, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowering time trait, gene and microsatellite differentiation among experimental populations of wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Soft sweeps in experimental selfing populations : consequences for hitch-hiking mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International congress of european society for evolutionary biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Upsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819999v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft sweeps in experimental selfing populations : consequences for hitch-hiking mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Flowering time trait, gene and microsatellite differentiation among experimental populations of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International congress of european society for evolutionary biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Upsala, Sweden</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815621v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases génétiques de l'évolution adaptative de populations végétales en gestion dynamique : données expérimentales et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Bureau des Ressources Génétiques (BRG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions comparées de la diversité de caractères quantitatifs, de marqueurs neutres et de gènes d'intérêt dans les (méta)populations expérimentales de blé et d'Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du BRG. Un dialogue sur la diversité génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France. 627 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la gestion dynamique des ressources génétiques en vue de la sélection : exemple du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux naturels d'allofécondation dans des populations expérimentales de blé, et conséquences pour une gestion dynamique des ressources génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/USTL. Méthodologies de gestion et de conservation des ressources génétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction des effets de compétition sur le blé en phase de sélection précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Foucteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is dynamic management of genetic resources a way of pre-breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6846,13256 +18692,1410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-concevoir des systèmes agro-écologiques couplant volailles/cultures afin de favoriser les services (éco)systémiques et identifier les besoins génétiques pour les volailles de ces systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ateliers pour concevoir collectivement des expérimentations sur les associations céréales - légumineuses à la ferme. Poster présenté à la rencontre « À la recherche des blés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa T. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Hélion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de praticien·nes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bouchemaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHiNeMaS : A database and its web interfaces dedicated to seed lots history, phenotyping and cultural practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darkawi Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Plant and Animal Genome Conference (PAG 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of agronomic and bread-making practices in sourdough microbial diversity and bread nutritional and organoleptic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. international symposium on sourdough</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroir, baker’s practices, wheat varieties and their influence on sourdough microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Debroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What were the relative influences of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat varietal and genetic diversity in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Saclay, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of baker’s practices, terroir and wheat varieties on sourdough microbial taxonomic and functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Debroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Young Natural History scientists Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France. , 169 p., 2017, YNHM : Young Natural History scientists Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection participative des blés pour l’agriculture biologique en Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
+                <w:t xml:space="preserve">Strategies for organic and low input breeding and management, a European programme (2010-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Barberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geza Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France. 2010</w:t>
+              <w:t xml:space="preserve">Colloque Eucarpia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. 1p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821923v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for organic and low input breeding and management, a European programme (2010-2014)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geza Kovacs</w:t>
+                <w:t xml:space="preserve">Sélection participative des blés pour l’agriculture biologique en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eucarpia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. 1p., 2010</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11741 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-02842948v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20113,103 +20113,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CropMetaPop : a population genetics program to simulate the evolution of crop metapopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Miramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Kader Naino Jika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20231,103 +20231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifying mechanisms in the on-farm evolution of crop mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouanne Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine C. Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20385,51 +20385,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la biodiversité cultivée. Faire commun autour de la gestion des semences paysannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20497,220 +20497,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and Tools for decentralized on farm breeding</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2018, 32p</w:t>
+                <w:t xml:space="preserve">An experimental design to test the effect of wheat variety mixtures on biodiversity and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787233v1</w:t>
+                <w:t xml:space="preserve">hal-01843564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental design to test the effect of wheat variety mixtures on biodiversity and ecosystem services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods and Tools for decentralized on farm breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 32p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Le Roux</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01843564v1</w:t>
+                <w:t xml:space="preserve">hal-02787233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse du groupe de travail sur la propriété intellectuelle sur les connaissances dans le secteur végétal</w:t>
               </w:r>
@@ -20722,77 +20722,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barbier-Brygoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -20814,103 +20814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie, génétique végétale et amélioration des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -20964,64 +20964,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection participative et expérimentation à la ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21110,64 +21110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] INRAE département Biologie et Amélioration des Plantes. 2019, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21202,51 +21202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APR IR centre Val de Loire rapport final-SPEAL1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21294,103 +21294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels indicateurs pour suivre la diversité génétique des plantes cultivées ? Le cas du blé tendre en France depuis un siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montalent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -21470,51 +21470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21603,77 +21603,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity strategies for organic and low input agricultures and their foodsystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Howlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M.R. Mendes-Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21760,51 +21760,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booklet and CD-Rom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cardarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21878,103 +21878,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Analysis of the bottlenecks and challenges identified for on-farm maintenance and breeding in European agricultural conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Serpolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FarmSeedOpportunities : Opportunities for farm seed conservation, breeding and production. Project co-funded by the European Commission within the Sixth Framework Programme, Thematic Priority 8.1 (2002-2006). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -21996,77 +21996,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the definitions of varieties in Europe, of local adaptation, and of varieties threatened by genetic erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Chable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Thommen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Valero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22146,51 +22146,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'un schema de selection recurrente a cycle court applique au ble tendre d'hiver (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1993. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22386,51 +22386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet Delof" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendry Julia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15491015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lespagnol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riviere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet-Delof" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Dawson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Howlett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Miko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Kochko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aubin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Montalent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Vitte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kendall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebrun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lassaigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Negri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Raggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tissi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804046v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808780v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;pot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ceccarelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al Yassin1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Moreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564564v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938512.0173" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kochko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Anglade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bocci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835001v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841718v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Brabant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764675v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foucteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778411v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chaudet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Dupont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie H&#233;lion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darkawi Madi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wolfe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Kovacs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380787v4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Dawson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.495" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333556v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Hooge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10630-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Miramon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Naino Jika" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110174" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette D Weedon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brumlop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Haak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Peter Baresel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Borgen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13061662" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905409v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519541v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle&#160;van Frank" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewalque" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Colin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112117" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979810v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Calabuig Domenech" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106821" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.11.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979790v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10172-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382619v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baltassat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010384" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382767v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Nuijten" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Costanzo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bocci" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12030784" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382583v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier D&#8217;yvoire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010128" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020613" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922847v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00640-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618745v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-019-2447-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727166v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3034-x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768948v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hyacinthe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Baltazar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018012" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594551v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0418-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654048v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017045" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605997v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.11.003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277635v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5sqr-wk10" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535269v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13214" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194106v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hospital" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169995" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536444v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berthellot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170513000343" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535278v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.07.0497" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210108v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ranke" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2014.519199" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631772v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.06.003" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0M83LWZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512175v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rjrk-7s08" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512097v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bhqk-q664" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Marsollier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-209" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645145v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00257.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964423v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bonneuil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Goffaux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Hamon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46H9CGK6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210031v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9646-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVNXMRD0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646406v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H12RP1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646306v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.72" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458583v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lammerts van Bueren" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3091616" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458614v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. van Bueren" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-011-0011-6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647441v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-011-9662-0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GW6N5HW7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458584v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3081206" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196832v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535515v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00970.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLHKM04R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661102v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Finckh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve P Hoad" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kristensen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3615" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964432v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Rousset" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line L. Dupuits" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0676-0" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K196270R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668092v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Wolfe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baresel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoad" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-008-9690-9" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668823v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03619.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KVTQTJ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964320v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. A.L. Raquin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Rhone" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03620.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GNHF96P8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656262v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664765v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prouin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl160" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655994v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175993v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670083v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcher" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675484v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.103.025908" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674518v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raquin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680851v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andalo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693893v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685988v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Openshaw" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694171v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695000v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886096v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucteau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000170" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698488v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685392v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692772v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894241v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Enjalbert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692770v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L. David" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693766v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693675v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711210v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Kempton" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711715v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716076v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550662v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182164v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925783/book-part-9781803925783-19.xml" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925783.00019" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316045v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Du Cheyron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246016v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/bookshop/book/9781845938512" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458563v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833774v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833905v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842948v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382817v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799738v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouanne Pin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327141v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proix" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallot-Charmasson Am&#233;lie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Guibert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787233v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204128v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263558v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172192v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483117v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607295v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woehling" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810480v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210123v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.R. Mendes-Moreira" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Ostergard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822803v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cardarelli" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kik" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Louwaars" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Thommen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822334v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820022v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Valero Infante" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levillain" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845220v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925783/book-part-9781803925783-19.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925783.00019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Du Cheyron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/bookshop/book/9781845938512" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bocci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lammerts van Bueren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380787v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet Delof" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Dawson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Hooge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10630-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Miramon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Naino Jika" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110174" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette D Weedon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brumlop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Haak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Peter Baresel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Borgen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13061662" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle&#160;van Frank" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewalque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Colin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112117" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Calabuig Domenech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106821" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darkawi Madi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00640-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020613" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641603v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.11.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10172-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baltassat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010384" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier D&#8217;yvoire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010128" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Nuijten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Costanzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12030784" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-019-2447-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3034-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hyacinthe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Baltazar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0418-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017045" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605997v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.11.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536444v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berthellot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170513000343" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;pot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13214" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5sqr-wk10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hospital" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169995" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Dawson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.07.0497" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210108v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ranke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Anglade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2014.519199" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Montalent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.06.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0M83LWZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rjrk-7s08" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bhqk-q664" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Marsollier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-209" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00257.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bonneuil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Goffaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Hamon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46H9CGK6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210031v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9646-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVNXMRD0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196832v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458583v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3091616" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646306v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.72" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646406v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H12RP1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458614v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. van Bueren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-011-0011-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647441v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-011-9662-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GW6N5HW7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458584v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Kochko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3081206" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535515v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00970.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLHKM04R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661102v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Finckh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve P Hoad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kristensen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3615" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964320v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. A.L. Raquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Brabant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Rhone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03620.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GNHF96P8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964432v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Rousset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line L. Dupuits" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0676-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K196270R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668092v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Wolfe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baresel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoad" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-008-9690-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668823v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03619.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KVTQTJ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656262v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664765v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prouin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl160" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655994v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175993v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670083v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675484v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.103.025908" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674518v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raquin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680851v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andalo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685988v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Openshaw" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693893v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694171v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695000v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foucteau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886096v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucteau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000170" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685392v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692770v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885893v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L. David" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692772v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894241v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Enjalbert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693766v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693675v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711210v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Kempton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711715v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716076v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444892v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendry Julia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre Vincent" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15491015" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475669v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475725v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475636v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475525v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475629v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327139v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lespagnol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475717v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475620v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475609v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riviere" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet-Delof" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475699v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475600v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475590v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798106v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795386v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798307v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794389v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741345v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Howlett" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Miko" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809862v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195379v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808534v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210053v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aubin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747018v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748947v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackay" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804534v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745553v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938512.0173" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564564v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210052v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Negri" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Raggi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tissi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808680v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805462v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210047v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kendall" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebrun" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lassaigne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805450v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Vitte" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804046v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808780v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804444v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210045v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ceccarelli" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al Yassin1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Moreira" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458574v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kochko" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197674v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482808v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458491v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bocci" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815621v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819999v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755900v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835001v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841718v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764675v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778411v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. David" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350134v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chaudet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Dupont" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie H&#233;lion" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417574v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820868v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wolfe" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Kovacs" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821923v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382817v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799738v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouanne Pin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327141v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proix" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallot-Charmasson Am&#233;lie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Guibert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787233v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204128v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263558v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172192v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483117v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607295v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woehling" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810480v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210123v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.R. Mendes-Moreira" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Ostergard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822803v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cardarelli" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kik" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Louwaars" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Thommen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822334v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820022v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Valero Infante" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levillain" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845220v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>