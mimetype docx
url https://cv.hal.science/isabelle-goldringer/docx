--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -66,20036 +66,20036 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bio ne nourrira pas le monde : Le backlash institutionnalisé de l’agriculture biologique</w:t>
+                <w:t xml:space="preserve">Co-designing agroecological systems combining poultry and plants to enhance (eco)system services and identify genetic needs for poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenbacklash: Qui veut la peau de l'écologie?</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.642</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05550662v1</w:t>
+                <w:t xml:space="preserve">hal-05266781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 14: The importance of seed circulation networks in the resilience of seed systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Participatory agronomic diagnosis, a new approach to combine farmers' expertise and agronomic sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Turbet Delof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohendry Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefevre Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Research Agenda for Social Networks and Social Resilience</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-05182164v1</w:t>
+              <w:t xml:space="preserve">EUCARPIA Conference on Breeding to meet environmental and societal challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCARPIA; LiveSeeding; Polytechnic University of Coimbra, May 2025, Coimbra (PT), Portugal. pp.112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15491015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la diversité cultivée du blé tendre en France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Working with local farmer networks in Europe to preserve cultivated biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03316045v1</w:t>
+              <w:t xml:space="preserve">Webinar Preserving Life on Earth: The Importance of Biodiversity Conservation and the Role of Civil Society Organisations in Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C20 Policy Dialogue on Biodiversity Conservation and Ecosystem Protection for Environmental Sustainability, Apr 2023, Amrita, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution expérimentale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité cultivée et sélection participative pour l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie évolutive</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02800866v1</w:t>
+              <w:t xml:space="preserve">cycle de conférences « Succès et défis de l’alimentation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UniverCité Ouverte, Oct 2022, Gif-sur-Ivette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Farm Conservation in Industrialized Countries: A Way to Promote Dynamic Management of Biodiversity within Agroecosystems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La recherche participative pour la transformation agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrobiodiversity Conservation: Securing the Diversity of Crop Wild Relatives and Landraces</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01246016v1</w:t>
+              <w:t xml:space="preserve">École chercheurs "Quelles sciences face aux impératifs de durabilité ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Future Earth, AllEnvi, Athéna et le Comité National Français des Changements Globaux (CNFCG), Oct 2022, Saint-Pierre d'Oléron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution expérimentale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité cultivée dans les paysages agricoles français : histoire, verrous et perspectives pour des agroécosystèmes plus durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie évolutive</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02823771v1</w:t>
+              <w:t xml:space="preserve">Aux sources végétales de l’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Botanique de France, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm seed opportunities : a project to promote landrace use and renew biodiversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Table ronde : « Faire commun autour de la gestion des semences paysannes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European landraces: on-farm Conservation management and use</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01458563v1</w:t>
+              <w:t xml:space="preserve">journée de restitution « Cultiver Une Biodiversité Innovante et Collective »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Grignols, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic management of genetic resources : a 13-year experiment on wheat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour sur 16 ans de recherche participative sur la gestion de la diversité et la sélection du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadening the genetic base of crop production</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02833905v1</w:t>
+              <w:t xml:space="preserve">Webinaire « Outiller la démocratie par la recherche participative »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Citoyennes, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and prospects for marker-assisted selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Retour sur 15 de recherche participative sur la gestion de la diversité et la sélection du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative genetics and breeding methods: the way ahead</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02833774v1</w:t>
+              <w:t xml:space="preserve">Séminaire Expertise citoyenne et action publique, séance « L’agroécologie, un champ de recherche participative »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRIS CNAM, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic management of genetic resources: a 13 years experiment on wheat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche participative : retour sur 15 ans d’expérience sur la sélection et la gestion de la diversité du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadening the genetic base of crop production</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Cycle de conférences « Sciences et société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche participative et décentralisée à la ferme : dispositifs et analyses dans un projet sur le blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Turbet-Delof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’unité Maiage (INRAE Jouy-en-Josas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité Maiage (INRAE Jouy-en-Josas), Nov 2020, Jouy-en-Josas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de la biodiversité cultivée dans les agroécosystèmes : exemple du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance de l’Académie d’Agriculture « Diversité génétique au sein des espèces et résilience des systèmes agronomiques et forestiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion – sélection de la biodiversité cultivée en agroécologie : un exemple de recherche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Biométrie et Biologie Evolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Biométrie et Biologie Evolutive, Lyon 1, Jan 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches participatives pour la gestion de la diversité génétique et la sélection du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs 3ème édition Valorisation du Végétal entre recherche et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jeunes Chercheurs, Apr 2019, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842948v1</w:t>
+                <w:t xml:space="preserve">S. Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., 2016, Amiens, France. 31 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle architecturé 3D pour l'étude de la compétition pour la lumière à l'intérieur des associations variétales de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between in situ genetic diversity of wheat and crop sequences profiles in France between 1980 and 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. journée IDEEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Diversité Ecologie et Evolution du Vivant (IDEEV). FRA., 2015, Gif-sur-Yvette, France. 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stetzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. journée IDEEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing within-field diversity to foster agro-ecosystem services and cope with climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFCC15 Our Common Future under Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New breeding and management strategies based on genetic diversity to address global change in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UC Davis Plant Breeding Symposium "Challenges in plant breeding: past, present and future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Davis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 3D wheat model to study competition for light via the prediction of tillering dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Plant Science Retreat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construction d'un programme français de sélection participative pour des variétés de blé tendre adaptées à des pratiques agronomiques et à une transformation &amp;quot;biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eastern Canadian Organic Seed Growers Network SEED CONNECTIONS CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité dans les cultures et vulnérabilité sanitaire : des exemples de stratégies de gestion et de sélection pour les céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel ANSES - Chaire DD de Sciences Po, « Perte de biodiversité et vulnérabilité sanitaire des systèmes de production »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary mechanisms and breeding strategies in SOLIBAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rehman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Howlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Miko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creation of population-varieties adapted to organic farming and on farm biodiversity management – a PPB programme on bread wheat in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Evolutionary Breeding in Cereals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse génétique et organisationnelle d’un programme de sélection participative sur le blé tendre en France : Création de variété-populations adaptées à l’agriculture biologique et conservation de la biodiversité cultivée à la ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants et des post-doctorants 2013 du DIM ASTREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blé Poitou”, beginning of a participatory project for co-breeding (wheat and legumes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOLIBAM 1st Stakeholder congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Rome, Italy. 1p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network impact on persistence in a finite population dynamic exchange model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de statistiques de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of linkage disequilibrium evolution in a wheat MAGIC population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on evolutionary breeding in cereals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A highly recombinant and multi-parental MAGIC population for genetic mapping in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on MAGIC-type Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de pratiques paysannes de gestion et sélection des variétés de blé pour du pain bio de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopérations scientifiques entre chercheurs et société civile - Quels moyens, quelles modalités, quels résultats ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de l’Institut des sciences de la communication du CNRS, Sep 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels indicateurs pour suivre la diversité génétique des plantes cultivées? Le cas du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Montalent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel Plan d’Action National pour la conservation et l’utilisation durable des ressources phytogénétiques pour l’alimentation et l’agriculture Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Berne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernalization affects DNA methylation of the VRN-A1 gene in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rehman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Harbor Asia Conference on Plant Epigenetics, Stress and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Suzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit panorama des enjeux, potentiels et limites de la sélection participative en Europe à partir de quelques expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Recherche et semences paysannes en Afrique dans le cadre du projet SEMPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory Plant Breeding for quality: maize in South West of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Kendall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lassaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOLIBAM 1st Stakeholder congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Rome, Italy. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-farm breeding of bean populations, an approach of genetic diversity evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Raggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Tissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOLIBAM 1st Stakeholder congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Rome, Italy. 1p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux d'échanges de semences paysannes et diversité génétique des variétés de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier final du programme Plantadiv. MNHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion dynamique paysanne de la diversité des blés en France : une 'innovation' sociale pour renouveler la diversité génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Hommage à la pensée sauvage: Nature, rapports et apports des savoirs autochtones », Chaire Savoirs contre pauvreté. AFD, Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels indicateurs pour quelles politiques de restauration de la biodiversité cultivée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montalent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Restauration écologique : quand conserver ne suffit plus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Régionale pour la Nature et la Biodiversité en Île-de-France (Natureparif). FRA., Apr 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of major Participatory Plant Breeding experiences worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Al Yassin1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrés SOLIBAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR SAD Paysage (0980)., Apr 2012, Rome, Italy. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion dynamique à la ferme en contexte d'agriculture industrialisée: un modèle original d'implication sociétale auto-organisée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III. Colloque Francophone de Biologie de la Conservation, le Réveil du Dodo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-farm conservation in industrialized countries : a way to promote dynamic management of biodiversity within agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Towards the Establishment of Genetic Reserves for Crop Wild Relatives and Landraces in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oxon, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781845938512.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AgroBiodiversité et services écosystémiques à l'échelle de la parcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Pope de Vallavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée SIVAAE, Campus Paris-Saclay L'agro-écologie: une perspective pour nos recherches ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection participative des blés pour l’agriculture biologique en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDA 2010 "Innovation &amp; Sustainable Development in Agriculture and Food"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion et sélection de variétés de blé pour du pain bio de qualité en Région Ile de France (PICRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Institut Technique d’Agriculture Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de stratégies de gestion à la ferme (in situ) de la diversité génétique du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones des Sciences de la Conservation de la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Farm Seed Opportunities”, a European program: what are the future prospects for organic varieties and seeds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. IFOAM Organic World Congress : cultivate the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Modena, Italy. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flowering time trait, gene and microsatellite differentiation among experimental populations of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International congress of european society for evolutionary biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft sweeps in experimental selfing populations : consequences for hitch-hiking mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International congress of european society for evolutionary biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Upsala, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bases génétiques de l'évolution adaptative de populations végétales en gestion dynamique : données expérimentales et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Colloque du Bureau des Ressources Génétiques (BRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions comparées de la diversité de caractères quantitatifs, de marqueurs neutres et de gènes d'intérêt dans les (méta)populations expérimentales de blé et d'Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Colloque national du BRG. Un dialogue sur la diversité génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France. 627 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de la gestion dynamique des ressources génétiques en vue de la sélection : exemple du blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1999, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux naturels d'allofécondation dans des populations expérimentales de blé, et conséquences pour une gestion dynamique des ressources génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque BRG/USTL. Méthodologies de gestion et de conservation des ressources génétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction des effets de compétition sur le blé en phase de sélection précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Foucteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is dynamic management of genetic resources a way of pre-breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-concevoir des systèmes agro-écologiques couplant volailles/cultures afin de favoriser les services (éco)systémiques et identifier les besoins génétiques pour les volailles de ces systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEPR Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ateliers pour concevoir collectivement des expérimentations sur les associations céréales - légumineuses à la ferme. Poster présenté à la rencontre « À la recherche des blés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa T. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Hélion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre de praticien·nes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bouchemaine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHiNeMaS : A database and its web interfaces dedicated to seed lots history, phenotyping and cultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darkawi Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28. Plant and Animal Genome Conference (PAG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of agronomic and bread-making practices in sourdough microbial diversity and bread nutritional and organoleptic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. international symposium on sourdough</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terroir, baker’s practices, wheat varieties and their influence on sourdough microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Debroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What were the relative influences of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat varietal and genetic diversity in France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saclay, France. , 1 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of baker’s practices, terroir and wheat varieties on sourdough microbial taxonomic and functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Debroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Young Natural History scientists Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France. , 169 p., 2017, YNHM : Young Natural History scientists Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection participative des blés pour l’agriculture biologique en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategies for organic and low input breeding and management, a European programme (2010-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Barberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geza Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Eucarpia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. 1p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian joint-regression analysis of unbalanced series of on-farm trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Turbet Delof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie C Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Mathematical and Computational Biology, 5 (e4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380787v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalizing collective action for crop diversity in-situ management: insights from a decentralized collective design approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa T Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermance Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roma Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bosshardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Malicet-Chebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (1), pp.485-505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10460-024-10630-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Segond</w:t>
+                <w:t xml:space="preserve">New insights towards breeding for mixed cropping of spring pea and barley to increase yield and yield stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16630⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 297, pp.108923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741463v2</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights towards breeding for mixed cropping of spring pea and barley to increase yield and yield stability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of a crop metapopulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Miramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Kader Naino Jika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108923⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 475, pp.110174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.110174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139254v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a crop metapopulation model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdel Kader Naino Jika</w:t>
+                <w:t xml:space="preserve">High Buffering Potential of Winter Wheat Composite Cross Populations to Rapidly Changing Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette D Weedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Brumlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Haak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Peter Baresel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Borgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.110174⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy13061662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887218v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Buffering Potential of Winter Wheat Composite Cross Populations to Rapidly Changing Environmental Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anders Borgen</w:t>
+                <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas von Gastrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy13061662⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2413-2427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583556v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduire des recherches participatives : enjeux scientifiques, enjeux politiques, enjeux de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 99, pp.155-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/138ei⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in breeding for mixed cropping – incomplete factorials and the producer/associate concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika M Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2020.620400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory Analyses and Nutritional Qualities of Wheat Population Varieties Developed by Participatory Breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewalque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.2117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy11112117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring cultivated agrobiodiversity: The political ecology of knowledge networks between local peasant seed groups in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Calabuig Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179, pp.106821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant functional trait variability and trait syndromes among wheat varieties: the footprint of artificial selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 72 (4), pp.1166-1180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eraa491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHiNeMaS: a web tool dedicated to seed lots history, phenotyping and cultural practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Darkawi Madi</w:t>
+                <w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa E. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bosshardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Malicet-Chebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-020-00640-2⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922847v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management Practices and Breeding History of Varieties Strongly Determine the Fine Genetic Structure of Crop Populations: A Case Study Based on European Wheat Populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bayesian inference of natural selection from spatiotemporal phenotypic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mathieu</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Turbet Delof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12020613⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2019.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543614v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference of natural selection from spatiotemporal phenotypic data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2019.11.007⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641603v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commoning the seeds: alternative models of collective action and open innovation within French peasant seed groups for recreating local knowledge commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Calabuig Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-020-10172-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445107v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commoning the seeds: alternative models of collective action and open innovation within French peasant seed groups for recreating local knowledge commons</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic Diversity and Stability of Performance of Wheat Population Varieties Developed by Participatory Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle van Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-020-10172-z⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12010384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979790v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Embedding Cultivated Diversity in Society for Agro-Ecological Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Nuijten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambrogio Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12030784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936827v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity and Stability of Performance of Wheat Population Varieties Developed by Participatory Breeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Agronomic Evaluation of Bread Wheat Varieties from Participatory Breeding: A Combination of Performance and Robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Berthellot</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouvier D’yvoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.384. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12010384⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12010128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382619v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic Evaluation of Bread Wheat Varieties from Participatory Breeding: A Combination of Performance and Robustness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Management Practices and Breeding History of Varieties Strongly Determine the Fine Genetic Structure of Crop Populations: A Case Study Based on European Wheat Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rehman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12010128⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12020613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382583v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding Cultivated Diversity in Society for Agro-Ecological Transition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SHiNeMaS: a web tool dedicated to seed lots history, phenotyping and cultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Bocci</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darkawi Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12030784⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-020-00640-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382767v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75, pp.49-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of experimental design on decentralized, on-farm evaluation of populations: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 215 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10681-019-2447-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Krissaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a partitioning procedure based on Rao quadratic entropy index to characterize the temporal evolution of in situ varietal and genetic diversity of bread wheat in France over the period 1981-2006.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-017-3034-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection participative à l’épreuve du changement d’échelle. À propos d’une collaboration entre paysans sélectionneurs et généticiens de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hyacinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (4), pp.336-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2018012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing mixtures of varieties for multifunctional agriculture with the help of ecology. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (2), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-017-0418-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semences et transition agroécologique : initiatives paysannes et sélection participative comme innovations de rupture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temporal evolution of varietal, spatial and genetic diversity of bread wheat between 1980 and 2006 strongly depends upon agricultural regions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montalent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2017045⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01654048v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of varietal, spatial and genetic diversity of bread wheat between 1980 and 2006 strongly depends upon agricultural regions in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Semences et transition agroécologique : initiatives paysannes et sélection participative comme innovations de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.S55 - S59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605997v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Décembre 2016 (41), pp.83 - 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to farmer mass selection in early generation progeny of bread wheat landrace crosses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficiently tracking selection in a multiparental population: The case of earliness in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pin</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1742170513000343⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199 (2), pp.609-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.169995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536444v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifying mechanisms in the on-farm evolution of crop mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (12), pp.2937-2954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.13214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus-value de la diversité génétique intra-parcelle pour la stabilité de la production et autres services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.7-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/5sqr-wk10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently tracking selection in a multiparental population: The case of earliness in wheat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Response to farmer mass selection in early generation progeny of bread wheat landrace crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Gouache</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Berthellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.169995⟩</w:t>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.190 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1742170513000343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194106v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network impact on persistence in a finite population dynamic diffusion model: Application to an emergent seed exchange network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 365, pp.365-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Bayesian modeling for flexible experiments in decentralized participatory plant breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie C. Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (3), pp.1053-1067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2135/cropsci2014.07.0497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory analyses and nutritional qualities of hand-made breads with organic grown wheat bread populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ranke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (19), pp.1860-1874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/fns.2014.519199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the decrease in the genetic diversity of wheat in France over the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Montalent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 195, pp.183-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2014.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop genetic diversity benefits farmland biodiversity in cultivated fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+                <w:t xml:space="preserve">Mise en place d'une méthodologie de sélection participative sur le blé tendre en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.03.004⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.427-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rjrk-7s08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816466v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une méthodologie de sélection participative sur le blé tendre en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle de la sélection dans la dynamique de la diversité des Blés cultivés : de la domestication à la sélection moderne au 20ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32, pp.427-441. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/rjrk-7s08⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 29, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/bhqk-q664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01512175v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la sélection dans la dynamique de la diversité des Blés cultivés : de la domestication à la sélection moderne au 20ème siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vernalization treatment induces site-specific DNA hypermethylation at the VERNALIZATION-A1 (VRN-A1) locus in hexaploid winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rehman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/bhqk-q664⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01512097v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vernalization treatment induces site-specific DNA hypermethylation at the VERNALIZATION-A1 (VRN-A1) locus in hexaploid winter wheat</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Crop genetic diversity benefits farmland biodiversity in cultivated fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chateil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tarallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-209⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305771v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed exchange networks for agrobiodiversity conservation. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pautasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntra Aistara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.151-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-012-0089-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-farm dynamic management of genetic diversity: the impact of seed diffusions and seed saving practices on a population-variety of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rehman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (8), pp.779 - 795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00257.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new integrative indicator to assess crop genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin R. Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Montalent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.280 - 289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-trait evolution of farmer varieties of bread wheat after cultivation in contrasting organic farming systems in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 140 (1-3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10709-012-9646-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver la biodiversité</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic management of crop diversity: From an experimental approach to on-farm conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (5-6), pp.458-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196832v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Inbreeding depression and low between-population heterosis in recently diverged experimental populations of a selfing species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (2), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2010.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645898v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic Changes in Different Spinach Varieties Grown and Selected under Organic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Serpolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Lammerts van Bueren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (9), pp.1616-1636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su3091616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding depression and low between-population heterosis in recently diverged experimental populations of a selfing species</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity of different farmer and modern wheat varieties cultivated in contrasting organic farming conditions in western Europe and implications for European seed and variety legislation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. van Bueren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2010.72⟩</w:t>
+              <w:t xml:space="preserve">Organic Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13165-011-0011-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646306v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic management of crop diversity: From an experimental approach to on-farm conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Seed exchanges, a key to analyze crop diversity dynamics in farmer-led on-farm conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.005⟩</w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.321-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10722-011-9662-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646406v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of different farmer and modern wheat varieties cultivated in contrasting organic farming conditions in western Europe and implications for European seed and variety legislation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Collaborative plant breeding for organic agricultural systems in developed countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Osman</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Kochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13165-011-0011-6⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (8), pp.1206-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su3081206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458614v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed exchanges, a key to analyze crop diversity dynamics in farmer-led on-farm conservation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine C. Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10722-011-9662-0⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (6), pp.907-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647441v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative plant breeding for organic agricultural systems in developed countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultiver la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (60), pp.55-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458584v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of flowering time in experimental wheat populations: a comprehensive approach to detect genetic signatures of natural selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (7), pp.2110-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.00970.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time for a shift in crop production: embracing complexity through diversity at all levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R Finckh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve P Hoad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 89 (9), pp.1439-1445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsfa.3615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft selective sweep near a gene that increases plant height in wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Developments in breeding cereals for organic agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baresel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03620.x⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 163 (3), pp.323-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-008-9690-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964320v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FT genome A and D polymorphisms are associated with the variation of earliness components in hexaploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line L. Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 116 (3), pp.383-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-007-0676-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in breeding cereals for organic agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Hoad</w:t>
+                <w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.117-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668092v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the genetic bases of climatic adaptation in experimentally evolving wheat populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine C. Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.930-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03619.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459572v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the genetic bases of climatic adaptation in experimentally evolving wheat populations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soft selective sweep near a gene that increases plant height in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. A.L. Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Rhone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (3), pp.930-943. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03619.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.741-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03620.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668823v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover autrement ? La recherche face à l’avènement d’un nouveau régime de production et de régulation des savoirs en génétique végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30, pp.29-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid differentiation of experimental populations of wheat for heading time in response to local climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 98 (4), pp.805-817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcl160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the need for combining complementary analyses to assess the effect of a candidate gene and the evolution of its polymorphism: the example of the Major Histocompatibility Complex in chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loywyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 87, pp.125-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover autrement ? La recherche face à l'avènement d'un nouveau régime de production et de régulation des savoirs en génétique végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n° 30, pp.29-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of a causal relationship between heterogeneity of selection and genetic differentiation in quantitative traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 58 (7), pp.1434-1445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the distribution of temporal variations in allele frequency: consequences for the estimation of effective population size and the detection of loci undergoing selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 168, pp.563-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.103.025908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong selection in wheat populations during ten generations of dynamic management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (suppl.), pp.S441-S463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter and intragenotypic competition under elevated carbon dioxide in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Godelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 82 (1), pp.157-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient marker-based recurrent selection for multiple quantitative trait loci</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Evolution of resistance against powdery mildew in winter wheat populations conducted under dynamic management. II. Adult plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 75, pp.357-368</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 101, pp.457-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685988v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of resistance against powdery mildew in winter wheat populations conducted under dynamic management. II. Adult plant resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Efficient marker-based recurrent selection for multiple quantitative trait loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Openshaw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 101, pp.457-462</w:t>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 75, pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693893v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of resistance against powdery mildew in winter wheat populations conducted under dynamic management. I. Is specific seedling resistance selected ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 101, pp.449-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction models for intergenotypic competition in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Foucteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 20, pp.943-953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction models for intergenotypic competition in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foucteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 20 (8), pp.943-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2000170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers to study genetic drift and selection in wheat populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 50 (332), pp.283-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la gestion dynamique des ressources génétiques en vue de la sélection : exemple du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sélectionneur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 50, pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux naturels d'allofécondation dans des populations expérimentales de blé, et conséquences pour une gestion dynamique des ressources génétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Divergent evolution of wheat populations conducted under recurrent selection and dynamic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Brabant</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S197-S211</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (5-6), pp.413-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692770v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent evolution of wheat populations conducted under recurrent selection and dynamic management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The relevance of outcrossing for the dynamic management of genetic resources in predominantly selfing Triticum aestivum L. (bread wheat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18 (5-6), pp.413-425</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S197-S211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885893v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent evolution of wheat populations conducted under recurrent selection and dynamic management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Taux naturels d'allofécondation dans des populations expérimentales de blé, et conséquences pour une gestion dynamique des ressources génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brabant</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18 (5-6), pp.413-425</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S197-S211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692772v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of outcrossing for the dynamic management of genetic resources in predominantly selfing Triticum aestivum L. (bread wheat)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Divergent evolution of wheat populations conducted under recurrent selection and dynamic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S197-S211</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (5-6), pp.413-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894241v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of additive and epistatic genetic variances for agronomic traits in a population of doubled-haploid lines of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 79, pp.60-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical comparison of recurrent selection methods for the improvement of self-pollinated crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 36 (5), pp.1171-1180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment for competition between genotypes in single-row-plot trials of winter wheat (Triticum aestivum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Kempton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 112, pp.294-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection recurrente chez les autogames pour l'amelioration des varietes lignees pures : une revue bibliographique.II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 13 (7), pp.561-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection recurrente chez les autogames pour l'amelioration des varietes lignees pures : une revue bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Brabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 11 (5), pp.335-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing agroecological systems combining poultry and plants to enhance (eco)system services and identify genetic needs for poultry</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bio ne nourrira pas le monde : Le backlash institutionnalisé de l’agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Teulières, L.; Hagimont, S.; Hupé, J.M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05266781v1</w:t>
+              <w:t xml:space="preserve">Greenbacklash: Qui veut la peau de l'écologie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.179-192, 2025, Ecocene, 9782021591224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05550662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory agronomic diagnosis, a new approach to combine farmers' expertise and agronomic sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chapter 14: The importance of seed circulation networks in the resilience of seed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Lazega; Tom Snijders; Rafael Wittek. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA Conference on Breeding to meet environmental and societal challenges</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05444892v1</w:t>
+              <w:t xml:space="preserve">A Research Agenda for Social Networks and Social Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-212, 2022, Sociology, Social Policy and Education 2022, 978-1-80392-577-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781803925783.00019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working with local farmer networks in Europe to preserve cultivated biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évolution de la diversité cultivée du blé tendre en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Du Cheyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar Preserving Life on Earth: The Importance of Biodiversity Conservation and the Role of Civil Society Organisations in Environmental Protection</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04475669v1</w:t>
+              <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782759232338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité cultivée et sélection participative pour l’agroécologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cycle de conférences « Succès et défis de l’alimentation »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04475725v1</w:t>
+              <w:t xml:space="preserve">Biologie évolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur Sciences (DBS Sciences)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1000 p., 2016, ISBN-10 2807302963 ISBN-13 9782807302969</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche participative pour la transformation agroécologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On-Farm Conservation in Industrialized Countries: A Way to Promote Dynamic Management of Biodiversity within Agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nigel Maxted; M. Ehsan Dulloo; Brian V. Ford-Lloyd; Lothar Frese; José M. Iriondo; Miguel A. A. Pinheiro de Carvalho. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École chercheurs "Quelles sciences face aux impératifs de durabilité ?"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04475636v1</w:t>
+              <w:t xml:space="preserve">Agrobiodiversity Conservation: Securing the Diversity of Crop Wild Relatives and Landraces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CABI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.172-180, 2012, 9781845938512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité cultivée dans les paysages agricoles français : histoire, verrous et perspectives pour des agroécosystèmes plus durables</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux sources végétales de l’alimentation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04475525v1</w:t>
+              <w:t xml:space="preserve">Biologie évolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe De Boeck, 840 p., 2010, 2804101614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur 15 de recherche participative sur la gestion de la diversité et la sélection du blé tendre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farm seed opportunities : a project to promote landrace use and renew biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Lammerts van Bueren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Expertise citoyenne et action publique, séance « L’agroécologie, un champ de recherche participative »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04475629v1</w:t>
+              <w:t xml:space="preserve">European landraces: on-farm Conservation management and use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioversity International, 2009, Bioversity Technical Bulletin, 978-92-9043-805-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : « Faire commun autour de la gestion des semences paysannes »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lespagnol</w:t>
+                <w:t xml:space="preserve">Progress and prospects for marker-assisted selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de restitution « Cultiver Une Biodiversité Innovante et Collective »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03327139v1</w:t>
+              <w:t xml:space="preserve">Quantitative genetics and breeding methods: the way ahead</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96, INRA Editions, 2001, Colloques de l'INRA, 2-7380-0952-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur 16 ans de recherche participative sur la gestion de la diversité et la sélection du blé tendre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic management of genetic resources : a 13-year experiment on wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire « Outiller la démocratie par la recherche participative »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04475717v1</w:t>
+              <w:t xml:space="preserve">Broadening the genetic base of crop production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CABI Publishing, 2001, 0-85199-411-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche participative : retour sur 15 ans d’expérience sur la sélection et la gestion de la diversité du blé tendre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic management of genetic resources: a 13 years experiment on wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences « Sciences et société »</w:t>
-[...7207 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Broadening the genetic base of crop production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAB International, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-02821923v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20113,103 +20113,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CropMetaPop : a population genetics program to simulate the evolution of crop metapopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Miramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Kader Naino Jika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20231,103 +20231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifying mechanisms in the on-farm evolution of crop mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouanne Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine C. Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20385,51 +20385,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la biodiversité cultivée. Faire commun autour de la gestion des semences paysannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20497,220 +20497,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental design to test the effect of wheat variety mixtures on biodiversity and ecosystem services</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Methods and Tools for decentralized on farm breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843564v1</w:t>
+                <w:t xml:space="preserve">hal-02787233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and Tools for decentralized on farm breeding</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2018, 32p</w:t>
+                <w:t xml:space="preserve">An experimental design to test the effect of wheat variety mixtures on biodiversity and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787233v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse du groupe de travail sur la propriété intellectuelle sur les connaissances dans le secteur végétal</w:t>
               </w:r>
@@ -20722,77 +20722,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barbier-Brygoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -20814,103 +20814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie, génétique végétale et amélioration des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -20964,64 +20964,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection participative et expérimentation à la ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle van Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21110,64 +21110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] INRAE département Biologie et Amélioration des Plantes. 2019, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21202,51 +21202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APR IR centre Val de Loire rapport final-SPEAL1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Woehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21294,103 +21294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels indicateurs pour suivre la diversité génétique des plantes cultivées ? Le cas du blé tendre en France depuis un siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montalent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -21470,51 +21470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21603,77 +21603,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity strategies for organic and low input agricultures and their foodsystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Howlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M.R. Mendes-Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21760,51 +21760,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booklet and CD-Rom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cardarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21878,103 +21878,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Analysis of the bottlenecks and challenges identified for on-farm maintenance and breeding in European agricultural conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Serpolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FarmSeedOpportunities : Opportunities for farm seed conservation, breeding and production. Project co-funded by the European Commission within the Sixth Framework Programme, Thematic Priority 8.1 (2002-2006). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -21996,77 +21996,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the definitions of varieties in Europe, of local adaptation, and of varieties threatened by genetic erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Chable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Thommen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Valero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22146,51 +22146,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'un schema de selection recurrente a cycle court applique au ble tendre d'hiver (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1993. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22386,51 +22386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925783/book-part-9781803925783-19.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925783.00019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Du Cheyron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/bookshop/book/9781845938512" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bocci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lammerts van Bueren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380787v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet Delof" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Dawson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Hooge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10630-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Miramon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Naino Jika" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110174" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette D Weedon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brumlop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Haak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Peter Baresel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Borgen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13061662" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519541v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle&#160;van Frank" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewalque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Colin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112117" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Calabuig Domenech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106821" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darkawi Madi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00640-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020613" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641603v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.11.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10172-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baltassat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010384" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier D&#8217;yvoire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010128" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Nuijten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Costanzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12030784" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-019-2447-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3034-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hyacinthe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Baltazar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0418-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017045" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605997v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.11.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536444v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berthellot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170513000343" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;pot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13214" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5sqr-wk10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hospital" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169995" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Dawson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.07.0497" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210108v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ranke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Anglade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2014.519199" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Montalent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.06.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0M83LWZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rjrk-7s08" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512097v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bhqk-q664" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Marsollier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-209" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00257.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bonneuil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Goffaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Hamon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46H9CGK6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210031v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9646-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVNXMRD0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196832v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458583v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3091616" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646306v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.72" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646406v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H12RP1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458614v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. van Bueren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-011-0011-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647441v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-011-9662-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GW6N5HW7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458584v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Kochko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3081206" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535515v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00970.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLHKM04R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661102v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Finckh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve P Hoad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kristensen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3615" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964320v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. A.L. Raquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Brabant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Rhone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03620.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GNHF96P8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964432v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Rousset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line L. Dupuits" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0676-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K196270R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668092v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Wolfe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baresel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoad" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-008-9690-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668823v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03619.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KVTQTJ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656262v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664765v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prouin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl160" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655994v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175993v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670083v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675484v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.103.025908" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674518v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raquin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680851v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andalo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685988v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Openshaw" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693893v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694171v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695000v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foucteau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886096v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucteau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000170" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685392v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692770v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885893v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L. David" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692772v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894241v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Enjalbert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693766v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693675v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711210v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Kempton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711715v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716076v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444892v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendry Julia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre Vincent" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15491015" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475669v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475725v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475636v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475525v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475629v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327139v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lespagnol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475717v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475620v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475609v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riviere" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet-Delof" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475699v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475600v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475590v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798106v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795386v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798307v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794389v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741345v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Howlett" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Miko" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809862v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195379v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808534v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210053v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aubin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747018v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748947v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackay" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804534v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745553v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938512.0173" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564564v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210052v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Negri" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Raggi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tissi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808680v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805462v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210047v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kendall" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebrun" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lassaigne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805450v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Vitte" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804046v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808780v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804444v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210045v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ceccarelli" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al Yassin1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Moreira" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458574v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kochko" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197674v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482808v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458491v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bocci" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815621v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819999v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755900v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835001v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841718v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764675v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778411v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. David" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350134v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chaudet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Dupont" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie H&#233;lion" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417574v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820868v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wolfe" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Kovacs" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821923v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382817v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799738v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouanne Pin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327141v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proix" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallot-Charmasson Am&#233;lie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Guibert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787233v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204128v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263558v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172192v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483117v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607295v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woehling" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810480v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210123v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.R. Mendes-Moreira" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Ostergard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822803v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cardarelli" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kik" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Louwaars" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Thommen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822334v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820022v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Valero Infante" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levillain" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845220v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet Delof" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendry Julia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15491015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lespagnol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riviere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Turbet-Delof" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Dawson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Howlett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Miko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Kochko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aubin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804534v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Montalent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Vitte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kendall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lassaigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Negri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Raggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tissi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804046v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808780v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ceccarelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Al Yassin1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Moreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804444v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;pot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938512.0173" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Pope de Vallavieille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kochko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Anglade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bocci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raquin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835001v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841718v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Brabant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764675v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foucteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778411v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chaudet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Dupont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie H&#233;lion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darkawi Madi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wolfe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Kovacs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380787v4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Dawson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.495" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333556v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T Berthet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Hooge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10630-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887218v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Miramon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Naino Jika" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110174" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04583556v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette D Weedon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brumlop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Haak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Peter Baresel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Borgen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13061662" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905409v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519541v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle&#160;van Frank" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewalque" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Colin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112117" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979810v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Calabuig Domenech" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106821" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121526v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa491" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.11.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979790v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-020-10172-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382619v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baltassat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010384" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382767v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Nuijten" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Costanzo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bocci" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12030784" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382583v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier D&#8217;yvoire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12010128" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020613" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922847v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00640-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618745v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-019-2447-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727166v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3034-x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768948v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hyacinthe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Baltazar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018012" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594551v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0418-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605997v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.11.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654048v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017045" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194106v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hospital" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169995" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535269v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13214" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277635v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5sqr-wk10" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536444v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berthellot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170513000343" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535278v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.07.0497" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210108v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ranke" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2014.519199" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631772v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.06.003" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0M83LWZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512175v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rjrk-7s08" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512097v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bhqk-q664" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Marsollier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-209" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816466v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chateil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tarallo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.03.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645145v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00257.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964423v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bonneuil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Goffaux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Hamon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.04.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46H9CGK6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210031v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-012-9646-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVNXMRD0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646406v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H12RP1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646306v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.72" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458583v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lammerts van Bueren" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3091616" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458614v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. van Bueren" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-011-0011-6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647441v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-011-9662-0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GW6N5HW7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458584v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su3081206" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196832v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535515v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.00970.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLHKM04R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661102v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Finckh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve P Hoad" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kristensen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3615" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668092v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Wolfe" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baresel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoad" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-008-9690-9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964432v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Rousset" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line L. Dupuits" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0676-0" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K196270R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668823v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03619.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KVTQTJ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964320v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. A.L. Raquin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Rhone" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03620.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GNHF96P8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656262v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664765v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prouin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl160" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655994v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175993v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670083v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcher" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675484v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.103.025908" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674518v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raquin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680851v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andalo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693893v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685988v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Openshaw" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694171v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Doussinault" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695000v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886096v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucteau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000170" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698488v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685392v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692772v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894241v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Enjalbert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692770v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L. David" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693766v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693675v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711210v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Kempton" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711715v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716076v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550662v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182164v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781803925783/book-part-9781803925783-19.xml" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925783.00019" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316045v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Du Cheyron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246016v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/bookshop/book/9781845938512" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458563v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833774v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833905v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842948v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382817v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799738v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouanne Pin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327141v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proix" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallot-Charmasson Am&#233;lie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Guibert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787233v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204128v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263558v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172192v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483117v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607295v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woehling" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810480v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210123v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M.R. Mendes-Moreira" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Ostergard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822803v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cardarelli" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kik" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Louwaars" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Thommen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822334v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820022v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Valero Infante" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levillain" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845220v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>